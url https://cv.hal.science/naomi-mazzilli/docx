--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -208,615 +208,615 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Gillon</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+                <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137363v1</w:t>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05019825v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.111493. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -893,51 +893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,351 +995,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t>
+              <w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115461v1</w:t>
+                <w:t xml:space="preserve">hal-04149938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t>
+              <w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149938v1</w:t>
+                <w:t xml:space="preserve">hal-04115461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID : an R Shiny application for the analysis of karst spring discharge time series and the classification of karst system hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 82 (6), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1373,103 +1373,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
@@ -1498,103 +1498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Withdrawals on Karst Watershed Water Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Argouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1628,103 +1628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst spring discharge modeling based on deep learning using spatially distributed input data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Wunsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataša Ravbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26, pp.2405-2430. </w:t>
@@ -1762,90 +1762,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2024,347 +2024,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Olioso</w:t>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03203364v1</w:t>
+                <w:t xml:space="preserve">hal-03216522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216522v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of relevant indicators for the assessment of karst systems hydrological functioning: proposal of a new classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 603, Part C, pp.127006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,77 +2549,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2670,64 +2670,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Nuclear Magnetic Resonance Monitoring Reveals Karst Unsaturated Zone Recharge Dynamics during a Rain Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2813,64 +2813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2943,64 +2943,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3041,775 +3041,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (3), </w:t>
+              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02080741v1</w:t>
+                <w:t xml:space="preserve">insu-02047518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082742v1</w:t>
+                <w:t xml:space="preserve">hal-02004758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
+              <w:t xml:space="preserve">Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076363v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004758v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Mouyen</w:t>
+                <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E3S Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02047518v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t>
@@ -3841,1249 +3841,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Jourde</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01846316v1</w:t>
+                <w:t xml:space="preserve">hal-01843998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonios Manakos</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832703v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+                <w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+                <w:t xml:space="preserve">Antonios Manakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 643, pp.592 - 609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843998v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of groundwater recharge processes through karst vadose zone by cave percolation monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaël Poulain</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Watlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13138⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819762v1</w:t>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Assessment of groundwater recharge processes through karst vadose zone by cave percolation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (13), pp.2069-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846314v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+                <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">James Apaéstegui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim Hankard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bour</w:t>
+                <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.60-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01944414v1</w:t>
+                <w:t xml:space="preserve">hal-01846315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim Hankard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Apaéstegui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846315v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01944414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater management of a highly dynamic karst by assessing baseflow and quickflow with a rainfall-discharge model (Dardennes springs, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Jouves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,64 +5160,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las resurgencias del Alto Mayo (San Martin, Perú): estudio hidrológico sobre un karst tropical andino-amazónico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grandjouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,90 +5285,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t>
@@ -5406,103 +5406,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (4), pp.WB49-WB61. </w:t>
@@ -5540,77 +5540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood mitigation as a positive consequence of anthropogenic forcing on the groundwater resource in a karst catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Belaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5668,346 +5668,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the inclusion of ground-based gravity measurements to the calibration process of a global rainfall-discharge reservoir model: case of the Durzon karst system (Larzac, southern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Jacob</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Hakoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-012-1856-z⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17 (5), pp.1975 - 1984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812624v1</w:t>
+                <w:t xml:space="preserve">hal-01317669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N Mazzilli</w:t>
+                <w:t xml:space="preserve">On the inclusion of ground-based gravity measurements to the calibration process of a global rainfall-discharge reservoir model: case of the Durzon karst system (Larzac, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Pistre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (6), pp.1631-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-012-1856-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317669v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Water Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6041,51 +6041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of two-dimensional steady-state aquifer flow equations. Implications for groundwater flow model calibration and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6203,64 +6203,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Adrien, Darius Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fourno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6298,103 +6298,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
@@ -6432,90 +6432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian multi-model framework for structure selection and parameter estimation for lumped parameter modeling in karst hydrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6543,713 +6543,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751675v1</w:t>
+                <w:t xml:space="preserve">hal-03751669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751669v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cinkus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Labat</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Wunsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanja Liesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751657v1</w:t>
+                <w:t xml:space="preserve">hal-03680932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tanja Liesch</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Cousquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03680932v1</w:t>
+                <w:t xml:space="preserve">hal-03751657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,64 +7339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fast drainage dynamics in the Barrois limestones; evidences from an MRS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,77 +7451,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a typology of karst systems functioning based on relevant indicators of karst springs hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7549,557 +7549,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303609v1</w:t>
+                <w:t xml:space="preserve">hal-02115210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Tendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">46th IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115194v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115210v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Massonnat</w:t>
+                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Tendil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
+                <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cochard</w:t>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751867v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -8219,64 +8219,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8301,103 +8301,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater vulnerability assessment in the Strategic Greek Karst Aquifer of Damasi Titanos using QGIS PaPRIKa plugin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonios Manakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
@@ -8426,51 +8426,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8590,64 +8590,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brusquet V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t>
@@ -8676,90 +8676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8814,77 +8814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8926,51 +8926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9051,103 +9051,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9185,64 +9185,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation Pluie-Débit du système karstique de Dardennes avec la plateforme Karst-Mod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RIKRAK, Association Française de Karstologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Sault, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9280,77 +9280,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9401,51 +9401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9483,64 +9483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The SNO Karst : a french collaborative network for karst observation and knowledge-sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st simposio internacional del Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tarapoto, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9604,51 +9604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Baltassat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9667,390 +9667,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">B. Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315380v1</w:t>
+                <w:t xml:space="preserve">hal-01318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbel-Perineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H Jourde</w:t>
+                <w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arfib</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318608v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t>
               </w:r>
@@ -10062,51 +10062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Le Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,90 +10161,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARSTMOD - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10295,77 +10295,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karstmod-A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,299 +10397,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Apt, France</w:t>
+              <w:t xml:space="preserve">ModelCARE 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844556v1</w:t>
+                <w:t xml:space="preserve">hal-02744516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModelCARE 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">iDUST 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744516v1</w:t>
+                <w:t xml:space="preserve">hal-01844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of water storage changes in the unsaturated zone of karst using MRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10744,90 +10744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10865,103 +10865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS study of water content variations in the unsaturated zone of a karst aquifer (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Conference on Magnetic Resonance in the subsurface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Hanovre, Germany. 31 p</w:t>
@@ -10990,103 +10990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geoscience 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Paris, France. 29 p</w:t>
@@ -11115,77 +11115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guinot Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModelCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11210,77 +11210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ModelCare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11305,64 +11305,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11426,77 +11426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash flood mitigation in a karst catchment as a positive consequence of anthropogenic forcings on the groundwater resource</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lafare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2 Karst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11521,77 +11521,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of 2D steady-state aquifer flow equations : Implications for groundwater flow model calibration and monitoring network design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SimHydro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11661,77 +11661,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignácio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11773,90 +11773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KARSTMOD: A Generic Modular Reservoir Model Dedicated to Spring Discharge Modeling and Hydrodynamic Analysis in Karst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11929,64 +11929,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbel-Perineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t>
@@ -12024,77 +12024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Models - Repositories of Knowledge. S.E. Oswald, O. Kolditz and S. Attinger (Editors), IAHS Publication. Int Assoc Hydrological Sciences, Wallingford, pp. 27-33.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12119,64 +12119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12315,64 +12315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Adrien, Darius Rinaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fourno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12462,51 +12462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t>
@@ -12544,77 +12544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID: An interactive R application for karst spring hydrograph analysis that also provides a classification of karst hydrological functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022- The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Málaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12639,51 +12639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12758,277 +12758,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844620v1</w:t>
+                <w:t xml:space="preserve">hal-03751875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751875v1</w:t>
+                <w:t xml:space="preserve">hal-01844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13046,103 +13046,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13164,90 +13164,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13278,77 +13278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID User Guide – version 0.0.0.9000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13398,90 +13398,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13512,77 +13512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstID 0.0.0.9000 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13641,51 +13641,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity and uncertainty in karst hydrosystem modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrology. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13744,51 +13744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et Modélisation en Hydrogéologie Karstique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Interfaces continentales, environnement. Avignon Université, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13896,51 +13896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A08579FD"/>
+    <w:nsid w:val="1229B0D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14127,51 +14127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Loup Guyot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>