--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -208,615 +208,623 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
+                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Labat</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05019825v1</w:t>
+                <w:t xml:space="preserve">hal-05137363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marina Gillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004262v1</w:t>
+                <w:t xml:space="preserve">hal-04844802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Decitre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137363v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05019825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60, pp.111493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04844802v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1373,103 +1381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t>
@@ -1498,51 +1506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Withdrawals on Karst Watershed Water Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Argouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1550,51 +1558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (9), pp.1339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,90 +1770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2024,291 +2032,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bittner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tramblay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216522v1</w:t>
+                <w:t xml:space="preserve">hal-03203364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Damien Carrière</w:t>
+                <w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Sivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Boulet</w:t>
+                <w:t xml:space="preserve">Daniel Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Tramblay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203364v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of relevant indicators for the assessment of karst systems hydrological functioning: proposal of a new classification</w:t>
               </w:r>
@@ -2562,64 +2570,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2683,51 +2691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Nuclear Magnetic Resonance Monitoring Reveals Karst Unsaturated Zone Recharge Dynamics during a Rain Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2826,51 +2834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2956,51 +2964,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3073,51 +3081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,51 +3336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,51 +3496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3583,64 +3591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3765,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t>
@@ -3841,450 +3849,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Champollion</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843998v1</w:t>
+                <w:t xml:space="preserve">hal-01846316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Champollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Chery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Doerflinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846311v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Jourde</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846316v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,177 +4363,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of groundwater recharge processes through karst vadose zone by cave percolation monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaël Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel van Camp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (13), pp.2069-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966716v1</w:t>
+                <w:t xml:space="preserve">hal-01819762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4534,241 +4542,241 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01846314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of groundwater recharge processes through karst vadose zone by cave percolation monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Watlet</w:t>
+                <w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Jourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Massei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kaufmann</w:t>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel van Camp</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Jourde</w:t>
+                <w:t xml:space="preserve">C. Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (13), pp.2069-2083. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hyp.13138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819762v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t>
               </w:r>
@@ -4780,51 +4788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Apaéstegui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5026,51 +5034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater management of a highly dynamic karst by assessing baseflow and quickflow with a rainfall-discharge model (Dardennes springs, SE France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5285,51 +5293,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5432,77 +5440,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 81 (4), pp.WB49-WB61. </w:t>
@@ -5843,51 +5851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 68 (6), pp.1631-1646. </w:t>
@@ -6216,51 +6224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fourno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6311,90 +6319,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tramblay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t>
@@ -6432,51 +6440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bayesian multi-model framework for structure selection and parameter estimation for lumped parameter modeling in karst hydrology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,411 +6551,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Serène</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leonide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751669v1</w:t>
+                <w:t xml:space="preserve">hal-03817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
+                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03817369v1</w:t>
+                <w:t xml:space="preserve">hal-03751675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Denimal</w:t>
+                <w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Serène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Gigleux</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milanka Babic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t>
+              <w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751675v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t>
               </w:r>
@@ -7067,51 +7075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7119,51 +7127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Cousquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t>
@@ -7192,51 +7200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7339,51 +7347,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater fast drainage dynamics in the Barrois limestones; evidences from an MRS monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7549,557 +7557,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Emblanch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">46th IAH congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02115210v1</w:t>
+                <w:t xml:space="preserve">hal-02303609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cochard</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gaillardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03751867v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Olioso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th IAH congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303609v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Rosas Carbajal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Longuevergne</w:t>
+                <w:t xml:space="preserve">Anthony Tendil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dal Soglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
+                <w:t xml:space="preserve">Jean Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">46th IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115194v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03751867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Rosas-Carbajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8107,51 +8115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Ianigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t>
@@ -8232,51 +8240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Massonnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th IAH Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8327,51 +8335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nerantzis Kazakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8426,51 +8434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8590,51 +8598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brusquet V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8702,51 +8710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mouyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,77 +8822,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Velluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8926,51 +8934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9064,51 +9072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Massei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9185,51 +9193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation Pluie-Débit du système karstique de Dardennes avec la plateforme Karst-Mod.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baudement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9306,51 +9314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd IAH congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9667,390 +9675,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Lecoq</w:t>
+                <w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D Bertin</w:t>
+                <w:t xml:space="preserve">A. Barbel-Perineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318608v1</w:t>
+                <w:t xml:space="preserve">hal-01318950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+                <w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbel-Perineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Karst</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318950v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Danquigny</w:t>
+                <w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Mazzilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315380v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t>
               </w:r>
@@ -10200,51 +10208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10321,51 +10329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10397,243 +10405,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias</w:t>
+                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Guinot</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Damien Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModelCARE 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">iDUST 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Apt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744516v1</w:t>
+                <w:t xml:space="preserve">hal-01844556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t>
+                <w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anatoli Legchenko</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iDUST 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Apt, France</w:t>
+              <w:t xml:space="preserve">ModelCARE 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844556v1</w:t>
+                <w:t xml:space="preserve">hal-02744516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field evidence of water storage changes in the unsaturated zone of karst using MRS</w:t>
               </w:r>
@@ -10645,51 +10653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,64 +10778,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoli Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jourde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10891,51 +10899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11003,51 +11011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11661,64 +11669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignácio Lázaro Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11812,51 +11820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11942,51 +11950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barbel-Perineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t>
@@ -12132,51 +12140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bailly-Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12328,51 +12336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youri Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Fourno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12462,51 +12470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lesparre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t>
@@ -12639,51 +12647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Olioso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aubin Allies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12758,277 +12766,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03751875v1</w:t>
+                <w:t xml:space="preserve">hal-01844620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantinos Chalikakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Danquigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Emblanch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurokarst 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844620v1</w:t>
+                <w:t xml:space="preserve">hal-03751875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13046,103 +13054,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -13177,51 +13185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13411,51 +13419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KarstMod 3.0.11 software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naomi Mazzilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sivelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cinkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13896,51 +13904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1229B0D3"/>
+    <w:nsid w:val="E5CD43A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14127,51 +14135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>