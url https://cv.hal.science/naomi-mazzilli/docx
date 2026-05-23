--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -1,13849 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13798 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naomi Mazzilli </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Assistant professor at Avignon Université - UMR EMMAH</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naomi-mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9145-5160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">158813030</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=cf0JyC8AAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/C-6913-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Fluorescent Organic Matter as a Natural Transit Time Tracer in the Unsaturated Zone of the Fontaine De Vaucluse Karst System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology12020024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-frequency hydrodynamic and hydrochemical data from karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Decitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 61, pp.111812. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning calculation and interpretation of fluorescence indices in natural waters studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 650, pp.132524. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2024.132524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04844802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the KarstMod modelling platform for a better assessment of karst groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 29 (5), pp.1259 - 1276. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-29-1259-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence data of natural organic matter in groundwater from the Fontaine de Vaucluse karst system (2020 to 2021): Excitation-emission matrix (EEM) and 2D spectra at 254 nm excitation wavelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111493. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing the Understanding of Complex Piezometric Information: A Methodological Approach Integrating Long-Term Piezometry, Surface Nuclear Magnetic Resonance, and Fracture Analysis Using Insights from the “Calcaires du Barrois” Series, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (12), pp.1700. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w16121700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstID : an R Shiny application for the analysis of karst spring discharge time series and the classification of karst system hydrological functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82 (6), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-023-10830-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04018696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of artificial neural networks and reservoir models for simulating karst spring discharge on five test sites in the Alpine and Mediterranean regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Liesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (10), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-1961-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04115461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When best is the enemy of good – critical evaluation of performance criteria in hydrological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Liesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (13), pp.2397-2411. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-27-2397-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of the humification index to illustrate transit time differences in karst hydrosystems: application to the karst springs of the Fontaine de Vaucluse system (southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (19), pp.5035-5049. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-5035-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03842488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation Karst : pour un suivi à long terme des aquifères karstiques face aux nouveaux extrêmes climatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Karstologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 80, pp.31-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04013133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Withdrawals on Karst Watershed Water Supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Argouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.1339. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14091339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst spring discharge modeling based on deep learning using spatially distributed input data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Liesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataša Ravbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26, pp.2405-2430. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-2405-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03690235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of relevant indicators for the assessment of karst systems hydrological functioning: proposal of a new classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 603, Part C, pp.127006. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.127006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst modelling challenge 1: Results of hydrological modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Butscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 600, pp.126508. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the relative impacts of climate changes and anthropogenic forcing on spring discharge of a Mediterranean karst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 598, pp.126396. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2021.126396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evapotranspiration model driven by remote sensing data for assessing groundwater resource in karst watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 781, pp.146706. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst recharge-discharge semi distributed model to assess spatial variability of flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 703, pp.134368. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into Account both Explicit Conduits and the Unsaturated Zone in Karst Reservoir Hybrid Models: Impact on the Outlet Hydrograph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3221. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Nuclear Magnetic Resonance Monitoring Reveals Karst Unsaturated Zone Recharge Dynamics during a Rain Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Legchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3183. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the Matrix-Conduit Exchanges in Both the Epikarst and the Transmission Zone of Karst Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3219. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A QGIS Plugin Based on the PaPRIKa Method for Karst Aquifer Vulnerability Mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groundwater</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 57 (2), pp.201-204. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gwat.12855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and Limitations of Karst Aquifer Vulnerability Mapping Based on the PaPRIKa Method-Application to a Large European Karst Aquifer (Fontaine de Vaucluse, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (3), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6030039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst flow processes explored through analysis of long-term unsaturated-zone discharge hydrochemistry: a 10-year study in Rustrel, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Perineau Barbel-Périneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Barbiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.1711 - 1723. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-019-01965-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the Flow Exchanges between Matrix and Conduits in Karstified Watersheds at Multiple Temporal Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (3), pp.569. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w11030569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of groundwater redistribution in a karst aquifer using a superconducting gravimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, i-DUST 2018 – Inter-Disciplinary Underground Science &amp; Technology, 88, pp.03001. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20198803001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02047518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod: A modelling platform for rainfall - discharge analysis and modelling dedicated to karst systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 122, pp.103927. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire des résurgences karstiques de l'Alto Mayo, versant Amazonien des Andes du Nord Pérou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Apaéstegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management and research strategies of karst aquifers in Greece: Literature overview and exemplification based on hydrodynamic modelling and vulnerability assessment of a strategic karst aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 643, pp.592 - 609. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse hydrologique de systèmes karstiques à la variabilité climatique à grande échelle pour différents bassins du Service National d'Observation KARST de l'INSU/CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating epikarst water storage by time-lapse surface-to-depth gravity measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (7), pp.3825-3839. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-3825-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod, une plateforme dédiée à la modélisation pluie-niveau-débit des aquifères karstiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.43-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Service National d'Observation du KARST (SNO KARST)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.38-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of groundwater recharge processes through karst vadose zone by cave percolation monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaël Poulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Watlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Camp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (13), pp.2069-2083. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.13138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01819762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater management of a highly dynamic karst by assessing baseflow and quickflow with a rainfall-discharge model (Dardennes springs, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Jouves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (6), pp.40. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las resurgencias del Alto Mayo (San Martin, Perú): estudio hidrológico sobre un karst tropical andino-amazónico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grandjouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Stefanny Hidalgo Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Apaéstegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Baby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Cochonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boletin de la Sociedad geologica del Perù</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (8), pp.83-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of porous matrix in water flow regulation within a karst unsaturated zone: an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (7), pp.1905-1918. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-016-1425-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of magnetic resonance soundings for characterizing water storage in the unsaturated zone of karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81 (4), pp.WB49-WB61. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/geo2015-0411.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood mitigation as a positive consequence of anthropogenic forcing on the groundwater resource in a karst catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Neppel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71 (2), pp.573-583. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-013-2678-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the inclusion of ground-based gravity measurements to the calibration process of a global rainfall-discharge reservoir model: case of the Durzon karst system (Larzac, southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (6), pp.1631-1646. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-012-1856-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching groundwater flow processes: connecting lecture to practical and field classes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hakoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17 (5), pp.1975 - 1984. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-17-1975-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2012.03.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of two-dimensional steady-state aquifer flow equations. Implications for groundwater flow model calibration and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (8), pp.905-922. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.advwatres.2010.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compartimentation karstique : l'impact des failles sur l'hydrodynamique de Fontaine de Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Adrien, Darius Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fourno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France, Oct 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of climate change on groundwater level dynamics and karst spring discharge of several karst systems in the Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Tramblay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian multi-model framework for structure selection and parameter estimation for lumped parameter modeling in karst hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne, France. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible bias in the assessment of karst hydrological model performance. Example of alpha and beta parameters compensation when using the KGE as performance criterion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Wunsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanja Liesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-5149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to assess the sensitivity of karst groundwater resources to climate change and anthropogenic pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Cousquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeolog and Carbonate Reservoi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of trace elements to distinguish flows from different types of carbonated rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Leonide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHS-AISH Scientific Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montpellier, France. pp.1-22, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/iahs2022-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the origin and type of flow in a karst under cover (Barrois limestone; Meuse): contribution of hydrochemical and geophysical coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transit Time index (TTi) as an adaptation of humification index to illustrate transit time differences of karst hydrosystems. Application to the karst springs of Fontaine de Vaucluse system (Southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leïla Serène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milanka Babic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Conference on Karst Hydrogeology and Carbonate Reservoirs (Eurokarst 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a typology of karst systems functioning based on relevant indicators of karst springs hydrodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater dynamics in karst hydrosystem unsaturated zone; evidences from a 2-years Surface Nuclear Magnetic Resonance monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geosciences 2021 - 1rst Conference on Hydrogeophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Bordeaux, France. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202120091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater fast drainage dynamics in the Barrois limestones; evidences from an MRS monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Valois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise-Marie Girod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into karst genesis processes in unsaturated zone thanks to process-like modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02340340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From CRITEX to OZCAR: Geophysical wandering accross the FrenchCritical Zone Observatorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological and hydrogeophysical insights into karst aquifer unsaturated zone. Challenges and limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KaRaMel: a semi-distributed Rainfall-Recharge-Discharge model toassess the spatial variability of flows in karst aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-disciplinary characterisation of carbonate reservoirs. ALBION, a multi-scales dynamic analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Tendil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IAH Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Muon, Seismic and Electrical Resistivity Measurements to Characterize a Karstic Unsaturated Zone (LSBB, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Ianigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02364484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of recharge in karst aquifer using improved evapotranspiration monitoring thanks to remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater vulnerability assessment in the Strategic Greek Karst Aquifer of Damasi Titanos using QGIS PaPRIKa plugin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nerantzis Kazakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonios Manakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Demarty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing &amp; Hydrology Symposium 2018. Earth Observation for Integrated Water and Basin Management: New Possibilities and Challenges for Adaptation to a Changing Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a karstic hydrosystem by a multidiscliplinary approach : the case of the Barrois limestones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gigleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brusquet V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodetic tools for monitoring groundwater redistributions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mouyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Longuevergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> iDUST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de l’évapotranspiration par télédétection spatiale pour l’évaluation des ressources hydrogéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Delogu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation du Fonctionnement des Surfaces Continentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03590416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological response of karst systems to large-scale climate variability for different catchments of the French karst observatory network INSU/CNRS SNO KARST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.18026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation Pluie-Débit du système karstique de Dardennes avec la plateforme Karst-Mod.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Baudement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIKRAK, Association Française de Karstologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Sault, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03331956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-distributed lumped model to assess recharge of karst unsaturated zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IAH congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of hydrodynamics response to structure and flow parameters in a karstic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SNO Karst : a french collaborative network for karst observation and knowledge-sharing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st simposio internacional del Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Tarapoto, Peru</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS inversion for water volume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Legtchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstmod-A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of hydrogeological time series statistical analysis to the study of karst unsaturated zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water in karst hydrosystems unsaturated zone; MRS evidences within an integrated hydrogeophysical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Meeting of Environmental and Engineering Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Athènes, Greece. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20142013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karstmod - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3éme Colloque International Eau–Climat’2014 : REGARDS CROISES NORD – SUD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karst conduits modeling using ODSIM - An application case in the Fontaine-de- Vaucluse watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Le Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Dal Soglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Massonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Gocad Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARSTMOD - A generic modular reservoir model dedicated to spring discharge modeling and hydrodynamic analysis in karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Earth Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS study of water content variations in the unsaturated zone of a karst aquifer (southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Magnetic Resonance in the subsurface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hanovre, Germany. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoly Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Near Surface Geoscience 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Paris, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRS applicability for the characterisation of the unsaturated zone of karst hydrosystems : First results from the LSBB site (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Damien Carriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatoli Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDUST 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Apt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModelCARE 2011 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field evidence of water storage changes in the unsaturated zone of karst using MRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference on Magnetic Resonance in the subsurface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Hannovre, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModelCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological modelling of a karst aquifer under active groundwater management using a parsimonious conceptual model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash flood mitigation in a karst catchment as a positive consequence of anthropogenic forcings on the groundwater resource</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lafare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2 Karst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of conceptual model calibration to initialisation bias. Application to karst spring discharge models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinot Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ModelCare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of 2D steady-state aquifer flow equations : Implications for groundwater flow model calibration and monitoring network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SimHydro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water resource management: the multi-technique approach of LSBB and its muon detection projects (chapter 7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignácio Lázaro Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rosas-Carbajal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muography: Exploring Earth's Subsurface with Elementary Particles Geophysical Monograph Series - ISBN-13:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, 2022, 9781119723028 ; 1119723027</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KARSTMOD: A Generic Modular Reservoir Model Dedicated to Spring Discharge Modeling and Hydrodynamic Analysis in Karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.339--344, 2015, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Hydrogeological Time Series Statistical Analysis to the Study of Karst Unsaturated Zone (Rustrel, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbel-Perineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo; F. Carrasco; J.J. Durán; P. Jiménez; J.W. LaMoreaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeological and Environmental Investigations in Karst Systems.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.27-33, 2014, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-17435-3_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the behaviour of two karst spring discharge reservoir models with respect to the initialization bias.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Guinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In: Models - Repositories of Knowledge. S.E. Oswald, O. Kolditz and S. Attinger (Editors), IAHS Publication. Int Assoc Hydrological Sciences, Wallingford, pp. 27-33.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MEDYCYSS observatory, a Multi scalE observatory of flooD dYnamiCs and hYdrodynamicS in karSt (Mediterranean border Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Bicalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolaos Lambrakis; George Stournaras; Konstantina Katsanou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Research of Aquatic Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Springer, pp.551-560, 2011, Environmental Earth Sciences, 978-3-642-19902-8. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19902-8_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments complémentaires sur la compartimentation karstique : l'impact des failles sur l'hydrodynamique de Fontaine de Vaucluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Adrien, Darius Rinaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youri Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fourno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpellier, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detectability of the daily evapotranspiration cycle in superconducting gravimeter timeseries according to the measurement configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Chaffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertille Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malo Ginoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Lesparre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Vienne (AUT), Austria. 2025, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu25-16741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05208033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstID: An interactive R application for karst spring hydrograph analysis that also provides a classification of karst hydrological functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022- The European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Málaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring evapotranspiration from remote sensing data for groundwater resources evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Olioso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Allies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Velluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Symposium on Recent Advances in Quantitative Remote Sensing: RAQRS'V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Valencia, Spain. 221 p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine-de-Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchâtel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability mapping of a vast karst hydrosystem. Application and adjustments of PaPRIKa method to the Fontaine‐de‐Vaucluse catchment (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Chalikakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Danquigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchätel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03751875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the KarstMod modeling platform for a better assessment of karst groundwater resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod User Guide - version 3.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832693v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstID User Guide – version 0.0.0.9000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstMod 3.0.11 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sivelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071006v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KarstID 0.0.0.9000 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cinkus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04452256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity and uncertainty in karst hydrosystem modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrology. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. English. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00671069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation et Modélisation en Hydrogéologie Karstique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interfaces continentales, environnement. Avignon Université, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04353931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13904,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5CD43A2"/>
+    <w:nsid w:val="61AB6A72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14135,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-mazzilli" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9145-5160" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/158813030" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cf0JyC8AAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6913-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04925964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ser&#232;ne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milanka Babic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology12020024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137363v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cinkus" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Decitre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111812" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844802v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2024.132524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05019825v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sivelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Labat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-1259-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004262v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111493" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gigleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Denimal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w16121700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04018696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-023-10830-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115461v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Wunsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Liesch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-1961-2023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-2397-2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842488v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-5035-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651247v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Argouze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ollivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091339" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03690235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Ravbar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-2405-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390213v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.127006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03265800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Jeannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Artigue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Butscher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Chang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126508" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216522v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bittner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tramblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2021.126396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03203364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Olioso" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carri&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boulet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chalikakis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146706" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carri&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134368" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dal Soglio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Danquigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonnat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010248v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113183" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014395v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004758v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lecomte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.12855" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080741v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerantzis Kazakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6030039" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082742v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Perineau Barbel-P&#233;rineau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-019-01965-6" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076363v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w11030569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02047518v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mouyen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20198803001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685224v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guinot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecoq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.03.015" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846315v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Stefanny Hidalgo S&#225;nchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Apa&#233;stegui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guyot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832703v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonios Manakos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.184" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846316v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jourde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843998v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Champollion" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Deville" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chery" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Doerflinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-3825-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846314v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Poulain" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Watlet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kaufmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Camp" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13138" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baudement" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Jouves" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lamarque" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017203" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135904v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grandjouan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Baby" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Cochonneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403396v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carriere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-016-1425-8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412654v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boucher" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2015-0411.1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01174209v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lafare" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Belaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neppel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-013-2678-3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00812624v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-012-1856-z" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XPWB27XT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317669v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hakoun" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Mazzilli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pistre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Jourde" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-1975-2013" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2012.03.020" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jourde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2010.04.014" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Adrien, Darius Rinaudo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Hamon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fourno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259445v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12285" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818852v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cousquer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5147" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680932v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-5149" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817369v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leonide" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/iahs2022-329" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680940v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589919v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Massonat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Danquigny" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202120091" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647792v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Girod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340340v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Massonnat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas Carbajal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303609v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751867v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tendil" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cochard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364484v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Marteau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Ianigro" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Velluet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844640v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03589490v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Allies" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ollivier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boulet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844630v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brusquet V." TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villeneuve A." TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03590416v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Velluet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delogu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777565v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331956v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844584v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legtchenko" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Girard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Baltassat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01777570v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arfib" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bertin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318950v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbel-Perineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315380v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Damien Carriere Carriere" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoli Legchenko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20142013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318608v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bertin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844577v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Le Mesnil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844613v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338734v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carri&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747789v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807976v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844556v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744516v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338708v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boucher" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844603v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Fleury" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844600v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844551v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Vincent" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844597v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453118v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ign&#225;cio L&#225;zaro Roche" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosas-Carbajal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457501v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_38" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318956v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17435-3_4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844029v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844069v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Bicalho" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19902-8_65" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05208033v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chaffaut" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Loiseau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Ginoux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lesparre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-16741" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720452v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737838v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Allies" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leblanc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844620v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03751875v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527880v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832693v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688332v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071006v2" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e68ff9dfe1f07442fc878f4f0fe5189c340178aa;origin=https://hal.archives-ouvertes.fr/hal-04452256;visit=swh:1:snp:8310261df5798cf39e9eff9e2565153bbefa20cd;anchor=swh:1:rel:b076d4e89c69861c65112117ecd2efc6969a7d84;path=/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671069v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04353931v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>