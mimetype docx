--- v0 (2026-04-02)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naomi Truan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University Lecturer, Leiden University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naomi-truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1023-4663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23424383X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a speaker of German as an L1 French speaker: elite multilingualism as a means of distinction in a globalised world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14790718.2024.2443154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04907824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language ideologies—again? New insights from a flourishing field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Jahns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert.“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.237-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose language counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die digitale Hashtag-Kampagne rund um #CoronaEltern und #CoronaElternRechnenAb: Twitter-Positionierungspraktiken in der Pandemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1 - 33. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2023.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The sociolinguistics of exclusion – Indexing (non)belonging in mobile communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia F Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 93, pp.192-195. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am a real cat”: French-speaking cats on Twitter as an enregistered variety and community of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ip.00083.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in a Research-Based Seminar: Students’ Positioning Towards Openness in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the German school system when being perceived as a student ‘with migration background’: Students’ perspectives on linguistic racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.linged.2022.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03692924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(When) Can I say Du to You? The metapragmatics of forms of address on German-Speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.227-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of dialogue in parliamentary discourse: Constructing the ethos of the receptive politician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.20018.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eigene digitale Schreiben erforschen: Ein sprachwissenschaftliches Seminarkonzept zur Produktion, Analyse und Reflexion eigener digitaler Schreibpraktiken für angehende Deutschlehrkräfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herausforderung Lehrer*innenbildung – Zeitschrift zur Konzeption, Gestaltung und Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.378-397. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11576/hlz-4343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The view from within: Gendered language ideologies of multilingual speakers in contemporary Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about, for, and to the People: Populism and Representation in Parliamentary Debates on Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Anglistik und Amerikanistik. A Quarterly of Language, Literature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.307-337. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaa-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Möglichkeiten und Herausforderungen einer pragmatisch orientierten kontrastiven Diskursanalyse. Ein Vorschlag am Beispiel deutscher, französischer und britischer Parlamentsdebatten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskurse – digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jenny Arendholz, Wolfram Bublitz & Monika Kirner-Ludwig (eds.) (2015), The Pragmatics of Quoting Now and Then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Marta Dynel & Piotr Cap (2017), Implicitness. From lexis to discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischenrufe zwischen parlamentarischer Routine und Kreativität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Svenja Kranich (2016), Contrastive Pragmatics and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Anna Ewa Wieczorek (2013), Clusivity: A New Approach to Association and Dissociation in Political Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.660-663. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.15.5.jlp.15.5.11tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pragmatics of Interjections in Parliamentary Interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identitäten in Bewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série | 2016, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les citations doivent être exactes ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.93-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Martin Weisser (2016), Practical Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer autrui dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contournement de l'adresse et délocution : le tiers du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.52-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jacqueline Léon (2015), Histoire de l'automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire intervenir des êtres collectifs dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Convoquer les êtres collectifs, 2 (29), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in the Humanities: From Public Discourse to Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCoffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, May 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and Me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft an der Universität zu Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Person Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins. , 2021, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discursive construction of the people in European political discourse: Semantics and pragmatics of a contested concept in German, French, and British parliamentary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Zienkowski; Ruth Breeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining the Peoples of Europe: Populist discourses across the political spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-228, 2019, Discourse Approaches to Politics, Society and Culture, 9789027203489. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.83.09tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generisch, unpersönlich, indefinit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton de Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, Konvergenz &amp; Divergenz, 978-3-11-058529-2. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bernier-Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubslaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Lensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE – Éditions et presses universitaires de Reims; Helga Meise, Thomas Nicklas, Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reluctance to Use the Word Populism as a Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populist Political Communication in Europe. A Cross-National Analysis of European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! Pseudonymization Strategies: Protecting Data While Preserving Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why choosing the wrong form of address may make you look like a boomer or a Karen: Characterological figures on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! How to Pseudonymize Sensitive Interview Data: A Detailed Step-by-Step Guide (With Time Stamps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04245878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Private ist politisch&amp;quot;: Praktiken des digitalen Protests in der Pandemie rund um die Hashtags #CoronaEltern und #CoronaElternRechnenAb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Debates to Lived Experiences: Autoethnographic Insights on Open Educational Practices in German Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Fahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Röwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and analyzing multilingual parliamentary corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naomi Truan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University Lecturer, Leiden University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naomi-truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1023-4663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23424383X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gender‐Inclusive Language Left‐Wing? The Social Meaning of Four Gender‐Inclusive Strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gráinne Deasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.70026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05585886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a speaker of German as an L1 French speaker: elite multilingualism as a means of distinction in a globalised world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14790718.2024.2443154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04907824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language ideologies—again? New insights from a flourishing field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Jahns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert.“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.237-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose language counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die digitale Hashtag-Kampagne rund um #CoronaEltern und #CoronaElternRechnenAb: Twitter-Positionierungspraktiken in der Pandemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1 - 33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2023.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The sociolinguistics of exclusion – Indexing (non)belonging in mobile communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia F Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 93, pp.192-195. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in a Research-Based Seminar: Students’ Positioning Towards Openness in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am a real cat”: French-speaking cats on Twitter as an enregistered variety and community of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ip.00083.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the German school system when being perceived as a student ‘with migration background’: Students’ perspectives on linguistic racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.linged.2022.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03692924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(When) Can I say Du to You? The metapragmatics of forms of address on German-Speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.227-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eigene digitale Schreiben erforschen: Ein sprachwissenschaftliches Seminarkonzept zur Produktion, Analyse und Reflexion eigener digitaler Schreibpraktiken für angehende Deutschlehrkräfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herausforderung Lehrer*innenbildung – Zeitschrift zur Konzeption, Gestaltung und Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.378-397. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11576/hlz-4343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of dialogue in parliamentary discourse: Constructing the ethos of the receptive politician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.20018.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The view from within: Gendered language ideologies of multilingual speakers in contemporary Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about, for, and to the People: Populism and Representation in Parliamentary Debates on Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Anglistik und Amerikanistik. A Quarterly of Language, Literature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.307-337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaa-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Möglichkeiten und Herausforderungen einer pragmatisch orientierten kontrastiven Diskursanalyse. Ein Vorschlag am Beispiel deutscher, französischer und britischer Parlamentsdebatten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskurse – digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jenny Arendholz, Wolfram Bublitz & Monika Kirner-Ludwig (eds.) (2015), The Pragmatics of Quoting Now and Then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Marta Dynel & Piotr Cap (2017), Implicitness. From lexis to discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Svenja Kranich (2016), Contrastive Pragmatics and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischenrufe zwischen parlamentarischer Routine und Kreativität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identitäten in Bewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série | 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pragmatics of Interjections in Parliamentary Interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Anna Ewa Wieczorek (2013), Clusivity: A New Approach to Association and Dissociation in Political Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.660-663. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.15.5.jlp.15.5.11tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les citations doivent être exactes ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.93-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Martin Weisser (2016), Practical Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer autrui dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jacqueline Léon (2015), Histoire de l'automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contournement de l'adresse et délocution : le tiers du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.52-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire intervenir des êtres collectifs dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Convoquer les êtres collectifs, 2 (29), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in the Humanities: From Public Discourse to Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCoffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, May 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and Me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft an der Universität zu Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Person Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins. , 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discursive construction of the people in European political discourse: Semantics and pragmatics of a contested concept in German, French, and British parliamentary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Zienkowski; Ruth Breeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining the Peoples of Europe: Populist discourses across the political spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-228, 2019, Discourse Approaches to Politics, Society and Culture, 9789027203489. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.83.09tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generisch, unpersönlich, indefinit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton de Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, Konvergenz &amp; Divergenz, 978-3-11-058529-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bernier-Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubslaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Lensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE – Éditions et presses universitaires de Reims; Helga Meise, Thomas Nicklas, Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reluctance to Use the Word Populism as a Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populist Political Communication in Europe. A Cross-National Analysis of European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why choosing the wrong form of address may make you look like a boomer or a Karen: Characterological figures on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! Pseudonymization Strategies: Protecting Data While Preserving Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! How to Pseudonymize Sensitive Interview Data: A Detailed Step-by-Step Guide (With Time Stamps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04245878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Private ist politisch&amp;quot;: Praktiken des digitalen Protests in der Pandemie rund um die Hashtags #CoronaEltern und #CoronaElternRechnenAb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Debates to Lived Experiences: Autoethnographic Insights on Open Educational Practices in German Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Fahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Röwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and analyzing multilingual parliamentary corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A502E92"/>
+    <w:nsid w:val="A2DF5964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-truan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-4663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23424383X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907824v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2024.2443154" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571779v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jahns" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0021" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814149v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571703v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034600v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2023.48" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304271v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia F Bock" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2023.10.003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720451v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ip.00083.tru" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395171v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dressel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692924v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oldani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.linged.2022.101049" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679349v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.20018.tru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11576/hlz-4343" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220392v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12471" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376375v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaa-2019-0025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734565v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845109v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734550v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.15.5.jlp.15.5.11tru" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456097v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734555v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253516v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571952v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.320" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376399v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799448v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292-022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401324v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lychnara" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306731v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743263v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245878v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687541v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Fahrer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Heck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;wert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366486v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-truan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-4663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23424383X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lychnara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#225;inne Deasy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.70026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2024.2443154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jahns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2023.48" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia F Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2023.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395171v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dressel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ip.00083.tru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oldani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.linged.2022.101049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11576/hlz-4343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.20018.tru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaa-2019-0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734565v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.15.5.jlp.15.5.11tru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456097v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6331" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376399v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292-022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401324v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306731v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743263v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245878v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Fahrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Heck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;wert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>