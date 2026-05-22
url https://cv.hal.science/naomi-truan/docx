--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naomi Truan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University Lecturer, Leiden University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naomi-truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1023-4663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23424383X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gender‐Inclusive Language Left‐Wing? The Social Meaning of Four Gender‐Inclusive Strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gráinne Deasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.70026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05585886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a speaker of German as an L1 French speaker: elite multilingualism as a means of distinction in a globalised world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14790718.2024.2443154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04907824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language ideologies—again? New insights from a flourishing field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Jahns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert.“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.237-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose language counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die digitale Hashtag-Kampagne rund um #CoronaEltern und #CoronaElternRechnenAb: Twitter-Positionierungspraktiken in der Pandemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1 - 33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2023.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The sociolinguistics of exclusion – Indexing (non)belonging in mobile communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia F Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 93, pp.192-195. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in a Research-Based Seminar: Students’ Positioning Towards Openness in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am a real cat”: French-speaking cats on Twitter as an enregistered variety and community of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ip.00083.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the German school system when being perceived as a student ‘with migration background’: Students’ perspectives on linguistic racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.linged.2022.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03692924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(When) Can I say Du to You? The metapragmatics of forms of address on German-Speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.227-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eigene digitale Schreiben erforschen: Ein sprachwissenschaftliches Seminarkonzept zur Produktion, Analyse und Reflexion eigener digitaler Schreibpraktiken für angehende Deutschlehrkräfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herausforderung Lehrer*innenbildung – Zeitschrift zur Konzeption, Gestaltung und Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.378-397. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11576/hlz-4343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of dialogue in parliamentary discourse: Constructing the ethos of the receptive politician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.20018.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The view from within: Gendered language ideologies of multilingual speakers in contemporary Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about, for, and to the People: Populism and Representation in Parliamentary Debates on Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Anglistik und Amerikanistik. A Quarterly of Language, Literature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.307-337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaa-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Möglichkeiten und Herausforderungen einer pragmatisch orientierten kontrastiven Diskursanalyse. Ein Vorschlag am Beispiel deutscher, französischer und britischer Parlamentsdebatten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskurse – digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jenny Arendholz, Wolfram Bublitz & Monika Kirner-Ludwig (eds.) (2015), The Pragmatics of Quoting Now and Then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Marta Dynel & Piotr Cap (2017), Implicitness. From lexis to discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Svenja Kranich (2016), Contrastive Pragmatics and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischenrufe zwischen parlamentarischer Routine und Kreativität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identitäten in Bewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série | 2016, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pragmatics of Interjections in Parliamentary Interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Anna Ewa Wieczorek (2013), Clusivity: A New Approach to Association and Dissociation in Political Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.660-663. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.15.5.jlp.15.5.11tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les citations doivent être exactes ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.93-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Martin Weisser (2016), Practical Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer autrui dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jacqueline Léon (2015), Histoire de l'automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contournement de l'adresse et délocution : le tiers du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.52-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire intervenir des êtres collectifs dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Convoquer les êtres collectifs, 2 (29), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in the Humanities: From Public Discourse to Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCoffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, May 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and Me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft an der Universität zu Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Person Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins. , 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discursive construction of the people in European political discourse: Semantics and pragmatics of a contested concept in German, French, and British parliamentary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Zienkowski; Ruth Breeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining the Peoples of Europe: Populist discourses across the political spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-228, 2019, Discourse Approaches to Politics, Society and Culture, 9789027203489. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.83.09tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generisch, unpersönlich, indefinit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton de Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, Konvergenz &amp; Divergenz, 978-3-11-058529-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bernier-Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubslaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Lensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE – Éditions et presses universitaires de Reims; Helga Meise, Thomas Nicklas, Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reluctance to Use the Word Populism as a Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populist Political Communication in Europe. A Cross-National Analysis of European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why choosing the wrong form of address may make you look like a boomer or a Karen: Characterological figures on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! Pseudonymization Strategies: Protecting Data While Preserving Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! How to Pseudonymize Sensitive Interview Data: A Detailed Step-by-Step Guide (With Time Stamps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04245878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Private ist politisch&amp;quot;: Praktiken des digitalen Protests in der Pandemie rund um die Hashtags #CoronaEltern und #CoronaElternRechnenAb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Debates to Lived Experiences: Autoethnographic Insights on Open Educational Practices in German Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Fahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Röwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and analyzing multilingual parliamentary corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Naomi Truan </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">University Lecturer, Leiden University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">naomi-truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1023-4663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">23424383X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gender‐Inclusive Language Left‐Wing? The Social Meaning of Four Gender‐Inclusive Strategies in French and German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Storme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gráinne Deasy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.70026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05585886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a speaker of German as an L1 French speaker: elite multilingualism as a means of distinction in a globalised world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multilingualism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14790718.2024.2443154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04907824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Language ideologies—again? New insights from a flourishing field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Jahns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert.“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistische Berichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36, pp.237-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04814149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whose language counts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/eujal-2024-0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die digitale Hashtag-Kampagne rund um #CoronaEltern und #CoronaElternRechnenAb: Twitter-Positionierungspraktiken in der Pandemie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Medienlinguistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1 - 33. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21248/jfml.2023.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04034600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: The sociolinguistics of exclusion – Indexing (non)belonging in mobile communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornelia F Bock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Busch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 93, pp.192-195. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.langcom.2023.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in a Research-Based Seminar: Students’ Positioning Towards Openness in Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Review of Research in Open and Distributed Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (3), pp.153-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03395171v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“I am a real cat”: French-speaking cats on Twitter as an enregistered variety and community of practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/ip.00083.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03720451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigating the German school system when being perceived as a student ‘with migration background’: Students’ perspectives on linguistic racism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.linged.2022.101049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03692924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(When) Can I say Du to You? The metapragmatics of forms of address on German-Speaking Twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pragmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191, pp.227-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03679349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narratives of dialogue in parliamentary discourse: Constructing the ethos of the receptive politician</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20 (4), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.20018.tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das eigene digitale Schreiben erforschen: Ein sprachwissenschaftliches Seminarkonzept zur Produktion, Analyse und Reflexion eigener digitaler Schreibpraktiken für angehende Deutschlehrkräfte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Dressel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herausforderung Lehrer*innenbildung – Zeitschrift zur Konzeption, Gestaltung und Diskussion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (1), pp.378-397. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11576/hlz-4343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building, Encoding, and Annotating a Corpus of Parliamentary Debates in XML-TEI: A Cross-Linguistic Account</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Romary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Text Encoding Initiative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03097333v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The view from within: Gendered language ideologies of multilingual speakers in contemporary Berlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Oldani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sociolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/josl.12471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03220392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about, for, and to the People: Populism and Representation in Parliamentary Debates on Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Anglistik und Amerikanistik. A Quarterly of Language, Literature and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 67 (3), pp.307-337. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/zaa-2019-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Möglichkeiten und Herausforderungen einer pragmatisch orientierten kontrastiven Diskursanalyse. Ein Vorschlag am Beispiel deutscher, französischer und britischer Parlamentsdebatten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskurse – digital</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (3), pp.29-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Jenny Arendholz, Wolfram Bublitz & Monika Kirner-Ludwig (eds.) (2015), The Pragmatics of Quoting Now and Then</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.592-594</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Marta Dynel & Piotr Cap (2017), Implicitness. From lexis to discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01845109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire l’intégration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le rapport, entre description et recommandation, 114, pp.77-93. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.22794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01570922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Svenja Kranich (2016), Contrastive Pragmatics and Translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischenrufe zwischen parlamentarischer Routine und Kreativität</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 73, pp.125-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01716538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convoquer autrui dans le discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identitäten in Bewegung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires - Travaux des jeunes chercheurs du CIERA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série | 2016, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/trajectoires.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01400993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Anna Ewa Wieczorek (2013), Clusivity: A New Approach to Association and Dissociation in Political Discourse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.660-663. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/jlp.15.5.jlp.15.5.11tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Pragmatics of Interjections in Parliamentary Interruptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.125-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01539431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les citations doivent être exactes ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.93-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456097v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of: Martin Weisser (2016), Practical Corpus Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The LINGUIST List</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de contournement de l'adresse et délocution : le tiers du discours politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIS - Echanges de linguistique en Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (1), pp.52-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension : Jacqueline Léon (2015), Histoire de l'automatisation des sciences du langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire intervenir des êtres collectifs dans et par le discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Convoquer les êtres collectifs, 2 (29), pp.103-122. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.6331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doing Open Science in the Humanities: From Public Discourse to Qualitative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSCoffee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leiden University, May 2024, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science and Me</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Jahrestagung der Deutschen Gesellschaft für Sprachwissenschaft an der Universität zu Köln</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Person Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Benjamins. , 2021, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The discursive construction of the people in European political discourse: Semantics and pragmatics of a contested concept in German, French, and British parliamentary debates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Zienkowski; Ruth Breeze. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagining the Peoples of Europe: Populist discourses across the political spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 83, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-228, 2019, Discourse Approaches to Politics, Society and Culture, 9789027203489. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/dapsac.83.09tru⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376399v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generisch, unpersönlich, indefinit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mouton de Gruyter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diskursive Verfestigungen. Schnittstellen zwischen Morphosyntax, Phraseologie und Pragmatik im Deutschen und im Sprachvergleich</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, Konvergenz &amp; Divergenz, 978-3-11-058529-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110585292-022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01799448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le doctorat nouvelle mouture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Bernier-Monod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dubslaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Lensing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Zunino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EPURE – Éditions et presses universitaires de Reims; Helga Meise, Thomas Nicklas, Christian E. Roques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybridisierungen, Hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01734594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Reluctance to Use the Word Populism as a Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populist Political Communication in Europe. A Cross-National Analysis of European Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401324v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! Pseudonymization Strategies: Protecting Data While Preserving Utility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04842999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How and why choosing the wrong form of address may make you look like a boomer or a Karen: Characterological figures on social media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04306731v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interviews Going Open! How to Pseudonymize Sensitive Interview Data: A Detailed Step-by-Step Guide (With Time Stamps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Lychnara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04743263v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">„In Deutschland wird es weniger diskutiert“: Sprachideologien über geschlechtergerechte Sprache aus der Sicht von L2-Sprechenden des Deutschen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04245878v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Theoretical Debates to Lived Experiences: Autoethnographic Insights on Open Educational Practices in German Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Fahrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Heck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronny Röwert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Das Private ist politisch&amp;quot;: Praktiken des digitalen Protests in der Pandemie rund um die Hashtags #CoronaEltern und #CoronaElternRechnenAb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friederike Fischer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03687541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creating and analyzing multilingual parliamentary corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erzsébet Tóth-Czifra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Truan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId98"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2DF5964"/>
+    <w:nsid w:val="F94788FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-truan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-4663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23424383X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lychnara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#225;inne Deasy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.70026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2024.2443154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jahns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2023.48" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia F Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2023.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395171v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dressel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ip.00083.tru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oldani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.linged.2022.101049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11576/hlz-4343" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988202v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.20018.tru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaa-2019-0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734565v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539431v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.15.5.jlp.15.5.11tru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456097v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734555v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734546v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6331" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376399v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292-022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401324v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306731v3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842999v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granger" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743263v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245878v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687541v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Fahrer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Heck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;wert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naomi-truan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1023-4663" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/23424383X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Storme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Truan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Lychnara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#225;inne Deasy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.70026" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04907824v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14790718.2024.2443154" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Jahns" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04814149v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571703v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2024-0006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friederike Fischer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21248/jfml.2023.48" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304271v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia F Bock" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Busch" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.langcom.2023.10.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03395171v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Dressel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03720451v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ip.00083.tru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03692924v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Oldani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.linged.2022.101049" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03679349v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.20018.tru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11576/hlz-4343" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097333v4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03220392v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/josl.12471" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaa-2019-0025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174641v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734565v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570922v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Renard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.22794" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400993v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1833" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734550v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jlp.15.5.jlp.15.5.11tru" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01539431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456097v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.6331" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.320" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376399v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/dapsac.83.09tru" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01799448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110585292-022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01734594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bernier-Monod" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubslaff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Lensing" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Zunino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401324v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hub&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842999v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Granger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04306731v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04743263v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04245878v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Fahrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Heck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny R&#246;wert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03687541v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366486v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erzs&#233;bet T&#243;th-Czifra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>