--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -403,295 +403,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity at early germination in Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Windels</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.1059493. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1059493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919021v1</w:t>
+                <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
+                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity at early germination in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
+                <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.1059493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1059493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03733327v1</w:t>
+                <w:t xml:space="preserve">hal-03919021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing beautifully: can the benefits of seed priming be separated from a reduced lifespan trade-off?</w:t>
               </w:r>
@@ -792,1914 +792,2005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABA Metabolism and Homeostasis in Seed Dormancy and Germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation between seed longevity and RNA integrity in the embryos of rice seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalimullah Saighani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daiki Kondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumasa Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22105069⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (2), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.21.0422a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329712v1</w:t>
+                <w:t xml:space="preserve">hal-05212779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between seed longevity and RNA integrity in the embryos of rice seeds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABA Metabolism and Homeostasis in Seed Dormancy and Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Yamada</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (2), pp.277-283. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (10), pp.1-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.21.0422a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22105069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05212779v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lost in Translation: Physiological Roles of Stored mRNAs in Seed Germination</w:t>
+                <w:t xml:space="preserve">Correction to: Cell cycle inhibitors improve seed storability after priming treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Helen North</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsunori Seo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9030347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (4), pp.605-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-020-01194-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960289v1</w:t>
+                <w:t xml:space="preserve">hal-02916266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell cycle inhibitors improve seed storability after priming treatments</w:t>
+                <w:t xml:space="preserve">Lost in Translation: Physiological Roles of Stored mRNAs in Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mitsunori Seo</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 132 (2), pp.263-271. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10265-018-01084-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9030347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629143v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete genome sequence of plant growth-promoting &amp;lt;em&amp;gt;bacillus pumilus&amp;lt;/em&amp;gt; tuat1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yumiko Takebayashi</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra To</w:t>
+                <w:t xml:space="preserve">Kazuo Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Mhiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+                <w:t xml:space="preserve">Katsuhiro Kojima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (11), pp.2584-2596. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (21), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00076-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500776v1</w:t>
+                <w:t xml:space="preserve">hal-02628146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete genome sequence of plant growth-promoting &amp;lt;em&amp;gt;bacillus pumilus&amp;lt;/em&amp;gt; tuat1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell cycle inhibitors improve seed storability after priming treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsunori Seo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00076-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (2), pp.263-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10265-018-01084-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628146v1</w:t>
+                <w:t xml:space="preserve">hal-02629143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq using bulked recombinant inbred line populations uncovers the importance of brassinosteroid for seed longevity after priming treatments</w:t>
+                <w:t xml:space="preserve">Shotgun Proteomic Analysis Highlights the Roles of Long-Lived mRNAs and De Novo Transcribed mRNAs in Rice Seeds upon Imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Keiichi Mochida</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumiko Takebayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Mhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08116-5⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (11), pp.2584-2596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcz152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212802v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AtSWEET13 and AtSWEET14 regulate gibberellin-mediated physiological processes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Takafumi Shimizu</w:t>
+                <w:t xml:space="preserve">RNA-Seq using bulked recombinant inbred line populations uncovers the importance of brassinosteroid for seed longevity after priming treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June-Sik Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihiko Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Nomura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keiichi Mochida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms13245⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.8095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08116-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212828v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying Alive: Molecular Aspects of Seed Longevity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
+                <w:t xml:space="preserve">AtSWEET13 and AtSWEET14 regulate gibberellin-mediated physiological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takaya Oikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasutaka Chiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasuhiro Ishimaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takafumi Shimizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcv186⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.13245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531684v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accumulation of long-lived mRNAs associated with germination in embryos during seed development of rice</w:t>
+                <w:t xml:space="preserve">Staying Alive: Molecular Aspects of Seed Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kazumasa Murata</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen North</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Debeaujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetsuya Yamada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tadashi Hirasawa</w:t>
+                <w:t xml:space="preserve">Annie Marion-Poll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv209⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (4), pp.660-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcv186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212847v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic analysis of stress-related proteins in rice seeds during the desiccation phase of grain filling</w:t>
+                <w:t xml:space="preserve">Accumulation of long-lived mRNAs associated with germination in embryos during seed development of rice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanako Ono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazumasa Murata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0207a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (13), pp.4035-4046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212923v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of tolerance to heat stress given during hot water disinfection of rice seeds by reducing their water contents</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA-binding proteins associated with desiccation during seed development in rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunpei Masaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanari Tanabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadashi Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Journal of Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1626/jcs.82.397⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (11), pp.1945-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10529-013-1283-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212952v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-binding proteins associated with desiccation during seed development in rice</w:t>
+                <w:t xml:space="preserve">Proteomic analysis of stress-related proteins in rice seeds during the desiccation phase of grain filling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunpei Masaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takanari Tanabata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadashi Hirasawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10529-013-1283-6⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (2), pp.147-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5511/plantbiotechnology.13.0207a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05212864v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Embryonic Proteins Synthesized from Long-Lived mRNAs During Germination of Rice Seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of tolerance to heat stress given during hot water disinfection of rice seeds by reducing their water contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motoki Kanekatsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiki Mitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Takanari Tanabata</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuya Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcs024⟩</w:t>
+              <w:t xml:space="preserve">Japanese Journal of Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82 (4), pp.397-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1626/jcs.82.397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212928v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Proteomic Analysis of Embryonic Proteins Synthesized from Long-Lived mRNAs During Germination of Rice Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadian Permana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryota Kumada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshihito Shinozaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takanari Tanabata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (4), pp.687-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcs024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of heat stress tolerance in seeds of rice cultivar &amp;quot;Hitomebore&amp;quot; under treatment of hot water disinfection method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koji Hamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiki Mitamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuya Yamada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Japanese Journal of Crop Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 80 (3), pp.354-359. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1626/jcs.80.354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2709,728 +2800,728 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau de SNPs impliqué dans la composition des protéines de réserve du grain chez le blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème édition du colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioengineer chromatin dynamics to reinduce desiccation tolerance after germination</w:t>
+                <w:t xml:space="preserve">Bioengineering desiccation tolerant seedling using the seed desiccation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP ON DESICCATION SENSITIVITY AND TOLERANCE ACROSS LIFE FORMS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Mookgophong, South Africa</w:t>
+              <w:t xml:space="preserve">4th EpiCatch conference - Epigenetic mechanisms of crop adaptation to climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665226v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioengineer chromatin dynamics to reinduce desiccation tolerance after germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sano Naoto</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SeedTalk</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">8TH INTERNATIONAL WORKSHOP ON DESICCATION SENSITIVITY AND TOLERANCE ACROSS LIFE FORMS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Mookgophong, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884143v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioengineering desiccation tolerant seedling using the seed desiccation process</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chromatin dynamics associated with seed desiccation tolerance/sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sano Naoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Jaiana.Malabarba@inrae.Fr Malabarba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Windels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th EpiCatch conference - Epigenetic mechanisms of crop adaptation to climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">SeedTalk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665232v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed and seedling performances under heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Legume Society (ILS) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seed and seedling performances under heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiaina Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3440,715 +3531,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additional genotyping with breedwheat-410k-array evidenced new loci associated to nitrogen allocation to grain storage proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International wheat congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromatin dynamics associated with desiccation tolerance/sensitivity during seed germination</w:t>
+                <w:t xml:space="preserve">Dynamique chromatidienne associée à la tolérance/sensibilité à la dessiccation pendant la germination des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th ISSS Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Graines 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665293v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique chromatidienne associée à la tolérance/sensibilité à la dessiccation pendant la germination des graines</w:t>
+                <w:t xml:space="preserve">Chromatin dynamics associated with desiccation tolerance/sensitivity during seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Versailles, France</w:t>
+              <w:t xml:space="preserve">14th ISSS Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665357v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switch on drying: Epigenetic aspects of desiccation tolerance acquired during seed development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Windels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Nenaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction (ICSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassinosteroids regulate seed aging following priming in Arabidopsis natural accessions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsunori Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference SPS, Plant Sciences for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Gif sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brassinosteroid regulates seed longevity in Arabidopsis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsunori Seo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Dormancy Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04528048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4158,117 +4249,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular means to extend desiccation tolerance during seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP23306545. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4278,131 +4369,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytokinin response regulator ARR16 regulates seed coat permeability in Arabidopsis natural accessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen North</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId124"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4549,51 +4640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Seo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105069" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalimullah Saighani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Kondo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Murata" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yamada" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.21.0422a" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629143v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-018-01084-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Okazaki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Ishii" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Kojima" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00076-19" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212802v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June-Sik Kim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Onda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nomura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Mochida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08116-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Oikawa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutaka Chiba" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishimaru" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Shimizu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13245" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Ono" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hirasawa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv209" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunpei Masaki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanari Tanabata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0207a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kanekatsu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Mitamura" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Okazaki" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1626/jcs.82.397" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-013-1283-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SJZX6Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212928v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadian Permana" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kumada" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs024" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hamada" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1626/jcs.80.354" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665226v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884143v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Naoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665232v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665340v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiaina Malabarba" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883332v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665293v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665357v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665472v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Nenaon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528050v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528048v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70156" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665565v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258524000047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919021v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Jaiana.Malabarba@inrae.Fr Malabarba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Windels" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1059493" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331692v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabrissin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsunori Seo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen North" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212779v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalimullah Saighani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daiki Kondo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazumasa Murata" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Yamada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.21.0422a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329712v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Marion-Poll" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22105069" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916266v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-020-01194-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rajjou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9030347" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Okazaki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Ishii" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuhiro Kojima" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00076-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629143v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10265-018-01084-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04500776v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumiko Takebayashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra To" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mhiri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcz152" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June-Sik Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihiko Onda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nomura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keiichi Mochida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08116-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212828v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Oikawa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutaka Chiba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Ishimaru" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takafumi Shimizu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13245" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Debeaujon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcv186" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212847v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanako Ono" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadashi Hirasawa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv209" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunpei Masaki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanari Tanabata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-013-1283-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-48SJZX6Z-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5511/plantbiotechnology.13.0207a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoki Kanekatsu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Mitamura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Okazaki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1626/jcs.82.397" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212928v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadian Permana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kumada" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshihito Shinozaki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05212941v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koji Hamada" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1626/jcs.80.354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482570v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Plessis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ravel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665232v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665226v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04884143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sano Naoto" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665348v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiaina Malabarba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883332v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665293v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Nenaon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528050v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M North" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528048v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665263v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>