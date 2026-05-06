--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -395,247 +395,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication multimodale en anglais L2 : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
+                <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Multimodalité dans la communication pour l’agir professionnel : repérage et analyse, 15 (1)</w:t>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534442v1</w:t>
+                <w:t xml:space="preserve">hal-05539408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse. Introduction</w:t>
+                <w:t xml:space="preserve">Former à la communication multimodale en anglais L2 : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 15 (1), pp.13-17</w:t>
+              <w:t xml:space="preserve">, 2026, Multimodalité dans la communication pour l’agir professionnel : repérage et analyse, 15 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539408v1</w:t>
+                <w:t xml:space="preserve">hal-05534442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une prise en compte en secteur Lansad des compétences transversales valorisées dans la sphère professionnelle : d’une modélisation à une mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,64 +669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche holistique pour la professionnalisation des formations en langues dans le secteur LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Learning and Leisure: Informal language Learning in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into L2 Connected Speech Segmentation: A Gating Experiment with Listeners of Different English Proficiency Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.94-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,90 +911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,64 +1028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Individual Trajectories in L2 Learning: A One‑Year Pilot Case Study with Adult Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,90 +1119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l’anglais oral (L2) : processus cognitifs et comportements stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 35 N° 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXI (2), pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXI (2), pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,64 +1536,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalizing language curricula to meet workplace needs. Insights from a French Higher Education Language Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan V. Brown, Cori Crane, Beatrice C. Dupuy, Estela Ene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Language Program Development and Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.498-510, 2025</w:t>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l'oral en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,90 +1708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Research-publishing.net, pp.xiii-xvi, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs analysis for the design of a professional English curriculum: insights from a French lifelong learning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuy, Béatrice; Grosbois, Muriel (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language learning and professionalization in higher education: pathways to preparing learners and teachers in/for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research-publishing.net, pp.37-70, 2020, </w:t>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing L2 Listening Proficiency: Reviewing Standardized Tests Within a Competence-Based Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lelercq; A. Edmonds; H. Hilton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring L2 Proficiency : Perspectives from SLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.191-207, 2014, </w:t>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 and L4 Listeners’ metacognitive awareness: Which strategies are reported? A cross-cultural comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Akbarov; V. Cook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches and Methods in Second and Foreign Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBU Publications, pp.421-444, 2012</w:t>
@@ -2094,64 +2094,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), 222 p., 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2176,90 +2176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Issue 3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,90 +2316,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2475,64 +2475,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des formations en langues dans le secteur LANSAD : enjeux d’une transition nécessaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SAES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2557,64 +2557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curricula de langues et professionnalisation : fondements théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association pour la Recherche en Didactique et Acquisition de l’anglais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2639,64 +2639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Communicative Competence, L2 oral presentations and Professionalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2721,64 +2721,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiliteracies-based pedagogy and multimodal communicative competence: professionalising ESP courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAPP 2025, 15th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ZHAW School of Applied Linguistics, Sep 2025, Winterthur (Zurich), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,221 +2797,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et numérique : savoirs disciplinaires et compétences transversales au service de la professionnalisation dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Étude des pratiques enseignantes en anglais LANSAD : le cas des compétences communicationnelles multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HASTEC : Savoirs, techniques et croyances au prisme des humanités et des sciences sociales</w:t>
+              <w:t xml:space="preserve">Séminaire du CELISO, Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687353v1</w:t>
+                <w:t xml:space="preserve">hal-04667372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques enseignantes en anglais LANSAD : le cas des compétences communicationnelles multimodales</w:t>
+                <w:t xml:space="preserve">Langues et numérique : savoirs disciplinaires et compétences transversales au service de la professionnalisation dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CELISO, Sorbonne Université</w:t>
+              <w:t xml:space="preserve">Colloque HASTEC : Savoirs, techniques et croyances au prisme des humanités et des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667372v1</w:t>
+                <w:t xml:space="preserve">hal-04687353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l’oral en L2 : processus et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GT Interface Acquisition-Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau thématique en Acquisition des Langues Secondes RéAL2, Feb 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,64 +3036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing multimodal communicative competence in oral presentations: a pilot action research in an English for Professional Purposes course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDAA 2024 International Conference, Jun 2024, Sorbonne Nouvelle Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,64 +3118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la communication multimodale en anglais LE : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude internationale. Communication et multimodalité dans l’action professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire FoAP, Cnam, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,64 +3213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaçage « monde académique / sphère professionnelle » en secteur Lansad : quelle·s évolution·s des offres de formation y entrevoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'approche par compétences en langues de spécialité. 43e Congrès de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,64 +3295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating multimodality in a blended L2 (English) learning environment designed for/with adult professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice (ALAPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalizing the English Curriculum: Uncovering the needs of lifelong learners in a French institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAPP 2020. 10th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian University of Science and Technology (NTNU), Sep 2020, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,64 +3446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalizing the curriculum: L2 learning in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on the Development and Assessment of Intercultural Competence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Arizona, Jan 2020, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hybrides au prisme de l’émergentisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du LabEx haStec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus of collège English lessons and oral lexical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Méthodologie de la Recherche en Acquisition L2 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer deux classes de langues à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation differences of phonologically reduced speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annual Meeting of the LAGB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving L2 speech: A gating experiment with French and Tunisian listeners of different ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique ou stratégique en compréhension de l’anglais (L2) oral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55ème Congrès Annuel de la SAES, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think-aloud reports: towards an understanding of the cognitive processes of spoken English (L2) comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Etudiants-chercheurs en Didactique des Langues et en linguistique (CEDIL’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Université de Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4178,208 +4178,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables individuelles et apprentissages de l’anglais à l’école primaire en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The correlation between metacognitive awareness and listening performance: Evidence from French learners of English and implications for future research and teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Chaque enfant peut réussir en langues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Université de Haute-Alsace, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">5th AILA-Europe Junior Researcher Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trinity College Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667485v1</w:t>
+                <w:t xml:space="preserve">hal-04667484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation between metacognitive awareness and listening performance: Evidence from French learners of English and implications for future research and teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Variables individuelles et apprentissages de l’anglais à l’école primaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather E. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AILA-Europe Junior Researcher Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trinity College Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque « Chaque enfant peut réussir en langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667484v1</w:t>
+                <w:t xml:space="preserve">hal-04667485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 and L3 Listeners’ metacognitive awareness: which strategies are reported? A cross-cultural comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Foreign Language Teaching and Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, International Burch University, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing L2 proficiency: Reviewing the OPT and the FCE listening sections within a competence-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international sur l’évaluation du niveau des apprenants d’une L2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Université Paul Valéry, Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4473,51 +4473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience métacognitive et compréhension de l’oral en anglais L2 : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNUGLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sorbonne Nouvelle Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4574,51 +4574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 listening problems and strategies: A new framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Anéla Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,51 +4643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing L2 and L3 students' metacognitive awareness of listening comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th UK Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, King’s College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4744,51 +4744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign-language listening: bottom-up and top-down processes – issues in EFL teaching and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cognitive science. Université Paris 8 - Vincennes-Saint-Denis, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4905,51 +4905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB1EF5F6"/>
+    <w:nsid w:val="221C665B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5053,51 +5053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FF759F59"/>
+    <w:nsid w:val="B873C382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5201,51 +5201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1815B1A9"/>
+    <w:nsid w:val="F30AA4DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naouel-zoghlami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0181-6306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192476009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/laboratoire/membres/naouel-zoghlami--1400994.kjsp#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/communication-en-langues-etrangeres/formations-en-anglais-et-en-fle-langues-etrangeres-535135.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE28-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v6n2.1038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781783092291-013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naouel-zoghlami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0181-6306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192476009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/laboratoire/membres/naouel-zoghlami--1400994.kjsp#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/communication-en-langues-etrangeres/formations-en-anglais-et-en-fle-langues-etrangeres-535135.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE28-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v6n2.1038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781783092291-013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>