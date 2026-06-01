--- v1 (2026-05-06)
+++ v2 (2026-06-01)
@@ -395,247 +395,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse. Introduction</w:t>
+                <w:t xml:space="preserve">Former à la communication multimodale en anglais L2 : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 15 (1), pp.13-17</w:t>
+              <w:t xml:space="preserve">, 2026, Multimodalité dans la communication pour l’agir professionnel : repérage et analyse, 15 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05539408v1</w:t>
+                <w:t xml:space="preserve">hal-05534442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former à la communication multimodale en anglais L2 : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
+                <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Multimodalité dans la communication pour l’agir professionnel : repérage et analyse, 15 (1)</w:t>
+              <w:t xml:space="preserve">, 2026, 15 (1), pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534442v1</w:t>
+                <w:t xml:space="preserve">hal-05539408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une prise en compte en secteur Lansad des compétences transversales valorisées dans la sphère professionnelle : d’une modélisation à une mise en œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -669,64 +669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche holistique pour la professionnalisation des formations en langues dans le secteur LANSAD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Enseigner les langues dans les formations professionnalisantes, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -751,51 +751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Learning and Leisure: Informal language Learning in the Digital Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et pratiques pédagogiques en langues. Cahiers de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -833,51 +833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into L2 Connected Speech Segmentation: A Gating Experiment with Listeners of Different English Proficiency Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (2), pp.94-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -911,90 +911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education: Preliminary Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.96-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1028,64 +1028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Individual Trajectories in L2 Learning: A One‑Year Pilot Case Study with Adult Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1119,90 +1119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coda – Language Use, Technology and Professionalisation in Higher Education: Roadmap for Future Research Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (3), pp.199-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l’anglais oral (L2) : processus cognitifs et comportements stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Pratiques Pédagogiques en Langues de Spécialité. Cahiers de l'APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Vol. 35 N° 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1340,51 +1340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXI (2), pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Lenart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XXI (2), pp.65-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1536,64 +1536,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalizing language curricula to meet workplace needs. Insights from a French Higher Education Language Program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan V. Brown, Cori Crane, Beatrice C. Dupuy, Estela Ene. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Language Program Development and Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.498-510, 2025</w:t>
@@ -1622,51 +1622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l'oral en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1708,90 +1708,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Research-publishing.net, pp.xiii-xvi, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1825,51 +1825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Needs analysis for the design of a professional English curriculum: insights from a French lifelong learning context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuy, Béatrice; Grosbois, Muriel (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language learning and professionalization in higher education: pathways to preparing learners and teachers in/for the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Research-publishing.net, pp.37-70, 2020, </w:t>
@@ -1907,51 +1907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing L2 Listening Proficiency: Reviewing Standardized Tests Within a Competence-Based Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Lelercq; A. Edmonds; H. Hilton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measuring L2 Proficiency : Perspectives from SLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.191-207, 2014, </w:t>
@@ -1989,51 +1989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 and L4 Listeners’ metacognitive awareness: Which strategies are reported? A cross-cultural comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Akbarov; V. Cook. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approaches and Methods in Second and Foreign Language Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IBU Publications, pp.421-444, 2012</w:t>
@@ -2094,64 +2094,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodalité dans la communication pour l'agir professionnel : repérage et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15 (1), 222 p., 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2176,90 +2176,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Use, Technology and Professionalisation in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Issue 3, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2316,90 +2316,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALL and professionalisation: short papers from EUROCALL 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Brudermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2469,549 +2469,549 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation des formations en langues dans le secteur LANSAD : enjeux d’une transition nécessaire</w:t>
+                <w:t xml:space="preserve">Curricula de langues et professionnalisation : fondements théoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Association pour la Recherche en Didactique et Acquisition de l’anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106710v1</w:t>
+                <w:t xml:space="preserve">hal-05055093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curricula de langues et professionnalisation : fondements théoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Communicative Competence, L2 oral presentations and Professionalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association pour la Recherche en Didactique et Acquisition de l’anglais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">EUROCALL2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05055093v1</w:t>
+                <w:t xml:space="preserve">hal-05342437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Communicative Competence, L2 oral presentations and Professionalisation</w:t>
+                <w:t xml:space="preserve">Multiliteracies-based pedagogy and multimodal communicative competence: professionalising ESP courses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ALAPP 2025, 15th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ZHAW School of Applied Linguistics, Sep 2025, Winterthur (Zurich), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342437v1</w:t>
+                <w:t xml:space="preserve">hal-05310031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiliteracies-based pedagogy and multimodal communicative competence: professionalising ESP courses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professionnalisation des formations en langues dans le secteur LANSAD : enjeux d’une transition nécessaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALAPP 2025, 15th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ZHAW School of Applied Linguistics, Sep 2025, Winterthur (Zurich), Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310031v1</w:t>
+                <w:t xml:space="preserve">hal-05106710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques enseignantes en anglais LANSAD : le cas des compétences communicationnelles multimodales</w:t>
+                <w:t xml:space="preserve">Langues et numérique : savoirs disciplinaires et compétences transversales au service de la professionnalisation dans l’enseignement supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du CELISO, Sorbonne Université</w:t>
+              <w:t xml:space="preserve">Colloque HASTEC : Savoirs, techniques et croyances au prisme des humanités et des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667372v1</w:t>
+                <w:t xml:space="preserve">hal-04687353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langues et numérique : savoirs disciplinaires et compétences transversales au service de la professionnalisation dans l’enseignement supérieur</w:t>
+                <w:t xml:space="preserve">Étude des pratiques enseignantes en anglais LANSAD : le cas des compétences communicationnelles multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque HASTEC : Savoirs, techniques et croyances au prisme des humanités et des sciences sociales</w:t>
+              <w:t xml:space="preserve">Séminaire du CELISO, Sorbonne Université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687353v1</w:t>
+                <w:t xml:space="preserve">hal-04667372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de l’oral en L2 : processus et stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier GT Interface Acquisition-Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau thématique en Acquisition des Langues Secondes RéAL2, Feb 2024, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3036,64 +3036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing multimodal communicative competence in oral presentations: a pilot action research in an English for Professional Purposes course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Learning English as a Foreign Language in Educational Settings: Issues and Specificities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARDAA 2024 International Conference, Jun 2024, Sorbonne Nouvelle Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,64 +3118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la communication multimodale en anglais LE : pratiques enseignantes et perspectives pour la formation des professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude internationale. Communication et multimodalité dans l’action professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire FoAP, Cnam, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3213,64 +3213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfaçage « monde académique / sphère professionnelle » en secteur Lansad : quelle·s évolution·s des offres de formation y entrevoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brudermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'approche par compétences en langues de spécialité. 43e Congrès de l’APLIUT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Périgueux, Jun 2023, Périgueux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3295,64 +3295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating multimodality in a blended L2 (English) learning environment designed for/with adult professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naouel Zoghlami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice (ALAPP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Jyväskylä, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3377,51 +3377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionalizing the English Curriculum: Uncovering the needs of lifelong learners in a French institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALAPP 2020. 10th International and Interdisciplinary Conference on Applied Linguistics and Professional Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norwegian University of Science and Technology (NTNU), Sep 2020, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3446,64 +3446,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internationalizing the curriculum: L2 learning in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh International Conference on the Development and Assessment of Intercultural Competence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Arizona, Jan 2020, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,64 +3528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs hybrides au prisme de l’émergentisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude du LabEx haStec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus of collège English lessons and oral lexical database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3731,51 +3731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Méthodologie de la Recherche en Acquisition L2 »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3, May 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3813,51 +3813,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer deux classes de langues à l’école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Osborne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3895,51 +3895,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation differences of phonologically reduced speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annual Meeting of the LAGB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3964,51 +3964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceiving L2 speech: A gating experiment with French and Tunisian listeners of different ability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather E. Hilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4046,51 +4046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique ou stratégique en compréhension de l’anglais (L2) oral?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55ème Congrès Annuel de la SAES, Jun 2015, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4115,51 +4115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Think-aloud reports: towards an understanding of the cognitive processes of spoken English (L2) comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque des Etudiants-chercheurs en Didactique des Langues et en linguistique (CEDIL’14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Université de Grenoble Alpes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4178,208 +4178,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correlation between metacognitive awareness and listening performance: Evidence from French learners of English and implications for future research and teaching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variables individuelles et apprentissages de l’anglais à l’école primaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather E. Hilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th AILA-Europe Junior Researcher Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Trinity College Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Colloque « Chaque enfant peut réussir en langues »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Université de Haute-Alsace, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667484v1</w:t>
+                <w:t xml:space="preserve">hal-04667485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variables individuelles et apprentissages de l’anglais à l’école primaire en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The correlation between metacognitive awareness and listening performance: Evidence from French learners of English and implications for future research and teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Chaque enfant peut réussir en langues »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Université de Haute-Alsace, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">5th AILA-Europe Junior Researcher Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Trinity College Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667485v1</w:t>
+                <w:t xml:space="preserve">hal-04667484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 and L3 Listeners’ metacognitive awareness: which strategies are reported? A cross-cultural comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Foreign Language Teaching and Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, International Burch University, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4404,51 +4404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing L2 proficiency: Reviewing the OPT and the FCE listening sections within a competence-based framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier international sur l’évaluation du niveau des apprenants d’une L2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Université Paul Valéry, Montpellier III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4473,51 +4473,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conscience métacognitive et compréhension de l’oral en anglais L2 : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SNUGLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Sorbonne Nouvelle Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4574,51 +4574,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L2 listening problems and strategies: A new framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 8th Anéla Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4643,51 +4643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing L2 and L3 students' metacognitive awareness of listening comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th UK Cognitive Linguistics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, King’s College London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4744,51 +4744,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foreign-language listening: bottom-up and top-down processes – issues in EFL teaching and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naouel Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cognitive science. Université Paris 8 - Vincennes-Saint-Denis, 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4905,51 +4905,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="221C665B"/>
+    <w:nsid w:val="2FDC43DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5053,51 +5053,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B873C382"/>
+    <w:nsid w:val="087615AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5201,51 +5201,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F30AA4DF"/>
+    <w:nsid w:val="39338DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5438,51 +5438,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naouel-zoghlami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0181-6306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192476009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/laboratoire/membres/naouel-zoghlami--1400994.kjsp#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/communication-en-langues-etrangeres/formations-en-anglais-et-en-fle-langues-etrangeres-535135.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE28-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539408v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v6n2.1038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781783092291-013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106710v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055093v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310031v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667372v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687353v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667484v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/naouel-zoghlami" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0181-6306" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192476009" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://foap.cnam.fr/laboratoire/membres/naouel-zoghlami--1400994.kjsp#/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://langues.cnam.fr/communication-en-langues-etrangeres/formations-en-anglais-et-en-fle-langues-etrangeres-535135.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-16-CE28-0009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Zoghlami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Grosbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539408v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brudermann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sa6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04676013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315956v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v6n2.1038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sarr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844340v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11259" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925900v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29140/ajal.v5n3.53si6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather E. Hilton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lenart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080402v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541347v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.1298" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03477476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2020.44.1101" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667366v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21832/9781783092291-013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539390v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925896v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bradley" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14705/rpnet.2021.54.9782490057979" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310031v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106710v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667372v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572754v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667375v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316059v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148178v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815024v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021766v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541437v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021781v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gautier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Osborne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021803v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815053v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667480v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667482v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667483v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667485v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667484v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667492v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04667495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>