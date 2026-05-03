--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -106,12383 +106,12167 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (117)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (115)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging an Unhappiness Lens for Smarter Policies</w:t>
+                <w:t xml:space="preserve">The Bootlegger’s choice: astroturf groups, genuine Baptists or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Coupaud</w:t>
+                <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Policy Studies Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Public Choice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11127-026-01376-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557284v1</w:t>
+                <w:t xml:space="preserve">hal-05528677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bootlegger’s choice: astroturf groups, genuine Baptists or both?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Bootlegger's Choice: Astroturf Groups, Genuine Baptists or Both?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Abdelnour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Choice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05528677v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05455542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bootlegger's Choice: Astroturf Groups, Genuine Baptists or Both?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Abdelnour</w:t>
+                <w:t xml:space="preserve">Leveraging an Unhappiness Lens for Smarter Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Coupaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public Choice</w:t>
+              <w:t xml:space="preserve">Policy Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05455542v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of Justice: Assessing the Perceived Effectiveness of Punishments by Artificial Intelligence versus Human Judges</w:t>
+                <w:t xml:space="preserve">Longer vs. shorter denominations of unemployment and inflation rates: an experimental survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murat C Mungan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1-28. </w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/rle-2024-0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.2.2025.95-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04854067v1</w:t>
+                <w:t xml:space="preserve">hal-05153699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IT Professionals Trust in Artificial Intelligence vs. Human Experts for Achieving Sustainable Development Goals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting the Sin or the Sinner? Applying Kahneman's Insights to Frame Environmental Messages for Better Waste Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dejan Glavas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 10, pp.101153. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-025-00968-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05209259v1</w:t>
+                <w:t xml:space="preserve">hal-04926850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer vs. shorter denominations of unemployment and inflation rates: an experimental survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IT Professionals Trust in Artificial Intelligence vs. Human Experts for Achieving Sustainable Development Goals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Glavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (2), pp.95-105. </w:t>
+              <w:t xml:space="preserve">Sustainable Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 10, pp.101153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.2.2025.95-105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153699v1</w:t>
+                <w:t xml:space="preserve">hal-05209259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Sin or the Sinner? Applying Kahneman's Insights to Frame Environmental Messages for Better Waste Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positional concerns in housing related preferences in Algeria: How do you stack up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Meriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum for Social Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07360932.2025.2513306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926850v1</w:t>
+                <w:t xml:space="preserve">hal-05084155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions of food waste: is there a numerosity bias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/esa.2024.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional concerns in housing related preferences in Algeria: How do you stack up?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Positional and Egalitarian Concerns Over Macroeconomic Indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for Social Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JES-02-2025-0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084155v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional and Egalitarian Concerns Over Macroeconomic Indicators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green Astroturfing Unpacked: The Moral Judgment of Direct and Indirect Tactics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Adil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JES-02-2025-0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05115941v1</w:t>
+                <w:t xml:space="preserve">hal-05298833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional Concerns in Housing Related Preferences in Algeria: How Do You Stack up?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Punishment Menus as a Means to Reduce Appeals by Guilty Offenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Meriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for Social Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interdisciplinary Journal of Economics and Business Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 14 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07360932.2025.2513306⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05167273v1</w:t>
+                <w:t xml:space="preserve">hal-04975756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Sin or the Sinner? Applying Kahneman’s Insights to Frame Environmental Messages for Better Waste Management</w:t>
+                <w:t xml:space="preserve">Entrepreneurship Experience and Environmental and Social Sustainability in New Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-025-00968-0⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999361v1</w:t>
+                <w:t xml:space="preserve">hal-05162435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green Astroturfing Unpacked: The Moral Judgment of Direct and Indirect Tactics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptions of Justice: Assessing the Perceived Effectiveness of Punishments by Artificial Intelligence versus Human Judges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Business Governance and Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rle-2024-0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05298833v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment Menus as a Means to Reduce Appeals by Guilty Offenders</w:t>
+                <w:t xml:space="preserve">The Timing of (Green) Incentives: Exploiting Opportunity Windows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Journal of Economics and Business Law</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (4), pp.491-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/101.00000170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975756v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneurship Experience and Environmental and Social Sustainability in New Companies</w:t>
+                <w:t xml:space="preserve">Punishment Menus and their Deterrent Effects: An Exploratory Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat C Mungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.70109⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-024-09812-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162435v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Timing of (Green) Incentives: Exploiting Opportunity Windows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Advantages of Being Disadvantaged</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1561/101.00000170⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389954v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04562320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punishment Menus and their Deterrent Effects: An Exploratory Analysis</w:t>
+                <w:t xml:space="preserve">Why University Social Responsibility Initiatives Can Backfire and What to Do About It?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Stadge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-024-09812-0⟩</w:t>
+              <w:t xml:space="preserve">Prometheus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 40 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/prometheus.40.1.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670322v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Advantages of Being Disadvantaged</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluting for (Higher) Profits: Does an Economic Gain Influence Moral Judgment of Environmental Wrongdoings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12388⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.107963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04562320v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why University Social Responsibility Initiatives Can Backfire and What to Do About It?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quiet environments and the intentional practice of silence: Towards a new perspective in the analysis of silence in organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Stadge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prometheus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13169/prometheus.40.1.0032⟩</w:t>
+              <w:t xml:space="preserve">Industrial and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 17 (3), pp.326-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/iop.2024.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676313v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-innovations and Job Satisfaction: A Moderated Mediation Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Falchi</w:t>
+                <w:t xml:space="preserve">Greening the greenwashers – How to push greenwashers towards more sustainable trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Glavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0142⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.135301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198163v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiet environments and the intentional practice of silence: Towards a new perspective in the analysis of silence in organizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+                <w:t xml:space="preserve">Does a company’s origin matter in moral judgment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Organizational Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BRQ Business Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.107-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2340944420981597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/iop.2024.9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04251781v1</w:t>
+                <w:t xml:space="preserve">hal-03134106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluting for (Higher) Profits: Does an Economic Gain Influence Moral Judgment of Environmental Wrongdoings?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the Power of Words to Address the COVID-19 Crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107963⟩</w:t>
+              <w:t xml:space="preserve">Administration and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (2), pp.294-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00953997221133498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182138v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047757v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a company’s origin matter in moral judgment?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Does NGO Origin Influence Moral Judgment? A Study of the Attitudes of Algerian Participants Toward Foreign NGOs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRQ Business Research Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2340944420981597⟩</w:t>
+              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (2), pp.514-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/08997640221104514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03134106v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03842804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the greenwashers – How to push greenwashers towards more sustainable trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional labour in the analysis of farm-based hospitality projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qurat-Ul-Ain Talpur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135301⟩</w:t>
+              <w:t xml:space="preserve">Hospitality &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/hosp_00066_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908838v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Power of Words to Address the COVID-19 Crisis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Farrow</w:t>
+                <w:t xml:space="preserve">Transforming scandals into entrepreneurial opportunities: The case of the hospitality industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00953997221133498⟩</w:t>
+              <w:t xml:space="preserve">Hospitality &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.29-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1386/hosp_00059_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047757v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does NGO Origin Influence Moral Judgment? A Study of the Attitudes of Algerian Participants Toward Foreign NGOs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
+                <w:t xml:space="preserve">Eco-innovations and Job Satisfaction: A Moderated Mediation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonprofit and Voluntary Sector Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/08997640221104514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Prépublication, pp.I142-XLII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.pr1.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03842804v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional labour in the analysis of farm-based hospitality projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unexpected power of negative awards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qurat-Ul-Ain Talpur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitality &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/hosp_00066_1⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (3), pp.385-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240587v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transforming scandals into entrepreneurial opportunities: The case of the hospitality industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Changing the World with Words? Euphemisms in Climate Change Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hospitality &amp; Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1386/hosp_00059_1⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 193, pp.107307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04198173v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluency and the perceived ethicality of corporate social (ir)responsibility</w:t>
+                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Scott Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mar.21787⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1504-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047876v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected power of negative awards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Frey</w:t>
+                <w:t xml:space="preserve">Why companies might under‐communicate their efforts for sustainable development and what can be done?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12296⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1938-1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599550v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changing the World with Words? Euphemisms in Climate Change Issues</w:t>
+                <w:t xml:space="preserve">Making Change Easy Is Not Always Good</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Peterson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107307⟩</w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.315-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/105.00000161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453117v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Good Servant But a Poor Master: The Side Effects of Numbers and Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Administration and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (5), pp.009539972110438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00953997211043830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03712726v1</w:t>
+                <w:t xml:space="preserve">hal-03351237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why companies might under‐communicate their efforts for sustainable development and what can be done?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An empirical analysis of the relationship between innovation activities and job satisfaction among French firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvb.2021.103689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.2991⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03545817v1</w:t>
+                <w:t xml:space="preserve">hal-03506101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Change Easy Is Not Always Good</w:t>
+                <w:t xml:space="preserve">Letting Offenders Choose Their Own Punishment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Mungan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (4), pp.607-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4129344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/105.00000161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843295v1</w:t>
+                <w:t xml:space="preserve">hal-03694337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Good Servant But a Poor Master: The Side Effects of Numbers and Metrics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seemingly irrelevant information? The impact of legal team size on third party perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00953997211043830⟩</w:t>
+              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.106068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irle.2022.106068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351237v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An empirical analysis of the relationship between innovation activities and job satisfaction among French firms</w:t>
+                <w:t xml:space="preserve">How research institutions can make the best of scandals – once they become unavoidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vocational Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvb.2021.103689⟩</w:t>
+              <w:t xml:space="preserve">Prometheus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13169/prometheus.38.3.0282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03506101v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letting Offenders Choose Their Own Punishment ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robbing a robber is not robbing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Murat Mungan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2020.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4129344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03694337v1</w:t>
+                <w:t xml:space="preserve">hal-03145819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seemingly irrelevant information? The impact of legal team size on third party perceptions</w:t>
+                <w:t xml:space="preserve">Fluency and the perceived ethicality of corporate social (ir)responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Wright</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irle.2022.106068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03843247v1</w:t>
+                <w:t xml:space="preserve">hal-04047876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How research institutions can make the best of scandals – once they become unavoidable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How relative concerns affect unethical behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prometheus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13169/prometheus.38.3.0282⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 55 (4), pp.939-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00213624.2021.1982344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908837v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbing a robber is not robbing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
+                <w:t xml:space="preserve">Is theft considered less severe when the victim is a foreign company?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Dib‐slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2020.10.018⟩</w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (5), pp.501-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145819v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let's call a spade a spade, not a gardening tool: How euphemisms shape moral judgement in corporate social responsibility domains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scandals : a ‘reset button’ to drive change?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.04.002⟩</w:t>
+              <w:t xml:space="preserve">Organizational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (2), pp.100783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgdyn.2020.100783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351278v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scandals : a ‘reset button’ to drive change?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Let's call a spade a spade, not a gardening tool: How euphemisms shape moral judgement in corporate social responsibility domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgdyn.2020.100783⟩</w:t>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2021.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921614v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relative concerns affect unethical behaviors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The scope for the strategic use of scandals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00213624.2021.1982344⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 73 (4), pp.524-542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434068v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is theft considered less severe when the victim is a foreign company?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsc.2464⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.106586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340844v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do activating legacy concerns make farmers more likely to support conservation programmes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (2), pp.115-129. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2020.1807410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02918364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scope for the strategic use of scandals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Marciano</w:t>
+                <w:t xml:space="preserve">Coopetition in innovation activities and firms' economic performance: An empirical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12249⟩</w:t>
+              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.85-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/caim.12335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306906v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02515060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
+                <w:t xml:space="preserve">Is a 'bad individual' more condemnable than several 'bad individuals'? Examining the scope-severity paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106586⟩</w:t>
+              <w:t xml:space="preserve">Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rle-2019-0017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445686v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopetition in innovation activities and firms' economic performance: An empirical analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+                <w:t xml:space="preserve">Attracting employees in developing countries through corporate social responsibility initiatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/caim.12335⟩</w:t>
+              <w:t xml:space="preserve">Strategic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (4), pp.255-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsc.2267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02515060v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02202116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is a 'bad individual' more condemnable than several 'bad individuals'? Examining the scope-severity paradox</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Harnessing the power of identity to encourage farmers to protect the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/rle-2019-0017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.112-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448914v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When more is not better: three common mistakes in health messaging interventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+                <w:t xml:space="preserve">Does advertising the green benefits of products contribute to sustainable development goals? A quasi-experimental test of the dilution effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Politics, Policy and Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1215/03616878-7893619⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (5), pp.786-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355851v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02074770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attracting employees in developing countries through corporate social responsibility initiatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">When more is not better: three common mistakes in health messaging interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsc.2267⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Politics, Policy and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/03616878-7893619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02202116v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the power of identity to encourage farmers to protect the environment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arsenite and chromate sequestration onto ferrihydrite, siderite and goethite nanostructured minerals: Isotherms from flow-through reactor experiments and XAS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hajji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montes-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 362, pp.358-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999647v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does advertising the green benefits of products contribute to sustainable development goals? A quasi-experimental test of the dilution effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Does higher place difficulty predict increased attachment? The moderating role of identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonith Hinojosa Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilma Guerrero Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bse.2280⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02074770v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does higher place difficulty predict increased attachment? The moderating role of identity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonith Hinojosa Valencia</w:t>
+                <w:t xml:space="preserve">Social norm interventions as an underappreciated lever for behavior change in energy conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilma Guerrero Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (1), pp.235--249</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618708v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenite and chromate sequestration onto ferrihydrite, siderite and goethite nanostructured minerals: Isotherms from flow-through reactor experiments and XAS measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Morin</w:t>
+                <w:t xml:space="preserve">Positional concerns and framing effects in financial preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Meriane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2018.09.031⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.183-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339890v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01992420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints to farming in the Mediterranean Alps: Reconciling environmental and agricultural policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambin</w:t>
+                <w:t xml:space="preserve">How status seeking may prevent Coasean bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Use Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.20160036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/rle-2016-0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.11.047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02627466v1</w:t>
+                <w:t xml:space="preserve">hal-01821894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What in the word! The scope for the effect of word choice on economic behavior.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Farrow</w:t>
+                <w:t xml:space="preserve">Does the identifiable victim effect matter for plants? Results from a quasi-experimental survey of French farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.106--113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/kykl.12186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01706921v1</w:t>
+                <w:t xml:space="preserve">hal-01992418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social norm interventions as an underappreciated lever for behavior change in energy conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kate Farrow</w:t>
+                <w:t xml:space="preserve">What in the word! The scope for the effect of word choice on economic behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (4), pp.557-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992422v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional concerns and framing effects in financial preferences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Less is more in energy conservation and efficiency messaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122, pp.1--6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enpol.2018.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01992420v1</w:t>
+                <w:t xml:space="preserve">hal-01992421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How status seeking may prevent Coasean bargaining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Marciano</w:t>
+                <w:t xml:space="preserve">Environmental investments: too much of a good thing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Law and Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 197, pp.297--302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/rle-2016-0036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01821894v2</w:t>
+                <w:t xml:space="preserve">hal-01992419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the identifiable victim effect matter for plants? Results from a quasi-experimental survey of French farmers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Pellegrin</w:t>
+                <w:t xml:space="preserve">Il faut comprendre les émotions pour changer les comportements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Monde.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.[en ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2018.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01992418v1</w:t>
+                <w:t xml:space="preserve">hal-02095183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less is more in energy conservation and efficiency messaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Constraints to farming in the Mediterranean Alps: Reconciling environmental and agricultural policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonith Hinojosa Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enpol.2018.07.007⟩</w:t>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.726-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2017.11.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992421v1</w:t>
+                <w:t xml:space="preserve">hal-02627466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental investments: too much of a good thing?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Behavioral insights for the analysis of green tips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Midler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (2017), pp.258-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2018.01.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01992419v1</w:t>
+                <w:t xml:space="preserve">hal-01595094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut comprendre les émotions pour changer les comportements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katherine Farrow</w:t>
+                <w:t xml:space="preserve">The impact of monitoring and sanctions on cheating: experimental evidence from Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana El Harbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Monde.fr</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095183v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioral insights for the analysis of green tips</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Midler</w:t>
+                <w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Necibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.12.010⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595094v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do you prefer having more or more than others in the workplace? A quasi-experimental survey in algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mario F. Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Online (4), 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506395v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+                <w:t xml:space="preserve">Place attachment as a factor of mountain farming permanence: a survey in the French Southern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonith Hinojosa Valencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 130, pp.308-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2016.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495534v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of monitoring and sanctions on cheating: experimental evidence from Tunisia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario F. Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mde.2731⟩</w:t>
+              <w:t xml:space="preserve">Climate Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (6), pp.792-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14693062.2015.1033675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01994852v1</w:t>
+                <w:t xml:space="preserve">hal-01506395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you prefer having more or more than others in the workplace? A quasi-experimental survey in algeria</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental management practices: good or bad news for innovations delivering environmental benefits? The moderating effect of market characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mde.2806⟩</w:t>
+              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (4), pp.339--359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10438599.2014.946312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506479v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place attachment as a factor of mountain farming permanence: a survey in the French Southern Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Lambin</w:t>
+                <w:t xml:space="preserve">Les incitations monétaires dans la politique agro-environnementale : peut-on faire mieux avec moins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96 (2), pp.241-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413569v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental management practices: good or bad news for innovations delivering environmental benefits? The moderating effect of market characteristics</w:t>
+                <w:t xml:space="preserve">Work Recognition and Labor Productivity: Evidence from French Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10438599.2014.946312⟩</w:t>
+              <w:t xml:space="preserve">MDE. Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (8), pp.508-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994853v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les incitations monétaires dans la politique agro-environnementale : peut-on faire mieux avec moins ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Grolleau</w:t>
+                <w:t xml:space="preserve">Does future implementation increase public support of a soil conservation tax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Thoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (1), pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJARGE.2015.069796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01884947v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work Recognition and Labor Productivity: Evidence from French Data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do organic farmers feel happier than conventional ones? An exploratory analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MDE. Managerial and Decision Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mde.2690⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 103, pp.38-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01278577v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does future implementation increase public support of a soil conservation tax?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction. L’écologisation, une voie pour reconditionner les modèles agricoles et dépasser leur simple évolution incrémentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources Governance and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJARGE.2015.069796⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2013092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506408v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do organic farmers feel happier than conventional ones? An exploratory analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is there a relationship between workplace atmosphere and innovation activities? An empirical analysis among french firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2014.04.015⟩</w:t>
+              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (6), pp.566-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10438599.2013.777179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636670v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. L’écologisation, une voie pour reconditionner les modèles agricoles et dépasser leur simple évolution incrémentale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is business performance related to the registration of quality and environmental-related standards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Napoleone</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2013092⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (4), pp.525-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10640-012-9604-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643402v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relationship between workplace atmosphere and innovation activities? An empirical analysis among french firms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contaminated sediment resuspension induces shifts in phytoplankton structure and function in a eutrophic Mediterranean lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lafabrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leboulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tarhouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.B. Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics of Innovation and New Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10438599.2013.777179⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 410, pp.05. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506196v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02080067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is business performance related to the registration of quality and environmental-related standards?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can transaction cost economics help regulators choose between environmental policy instruments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10640-012-9604-0⟩</w:t>
+              <w:t xml:space="preserve">Research in Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25, pp.105-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S0193-5895(2012)0000025009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506195v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminated sediment resuspension induces shifts in phytoplankton structure and function in a eutrophic Mediterranean lagoon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can positional concerns prevent the adoption of socially desirable innovations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/kmae/2013060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.799-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624460311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02080067v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green not (only) for profit: an empirical examination of the effect of environmental-related standards on employees’ recruitment</w:t>
+                <w:t xml:space="preserve">Being the best or doing the right thing? An investigation of positional, prosocial and conformist preferences in provision of public goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.10.002⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (5), pp.705-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994856v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do you believe that others are more positional than you? results from an empirical survey on positional concerns in France</w:t>
+                <w:t xml:space="preserve">Green not (only) for profit: an empirical examination of the effect of environmental-related standards on employees’ recruitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandra Said</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2011.10.001⟩</w:t>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (1), pp.74--92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2011.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506059v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can transaction cost economics help regulators choose between environmental policy instruments?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Do you believe that others are more positional than you? results from an empirical survey on positional concerns in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/S0193-5895(2012)0000025009⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41 (1), pp.48-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2011.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208829v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can positional concerns prevent the adoption of socially desirable innovations?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farmers adoption of integrated crop protection and organic farming: Do moral and social concerns matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624460311⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (8), pp.1536-1545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506137v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being the best or doing the right thing? An investigation of positional, prosocial and conformist preferences in provision of public goods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of total aromatic hydrocarbons, aliphatic and polycyclic aromatic hydrocarbons in surface sediment and fish from the Gulf of Tunis (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2012.07.001⟩</w:t>
+              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.467-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15320383.2010.486052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01506136v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farmers adoption of integrated crop protection and organic farming: Do moral and social concerns matter?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2011.03.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.1085-1094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02646751v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to make promises without having to fulfill them? An application to the food stamp program (SNAP) and rebate schemes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624440412⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (1), pp.79-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462462v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of total aromatic hydrocarbons, aliphatic and polycyclic aromatic hydrocarbons in surface sediment and fish from the Gulf of Tunis (Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaetane Lespes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Sediment Contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15320383.2010.486052⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (7), pp.2145-2149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01624864v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of envy-related behaviors on development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 43 (7), pp.795-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2753/JEI0021-3624430311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462348v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 'Make or Buy' Decision in Private Environmental Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">How cognitive biases can affect the performance of eco-labeling schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-008-9080-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7 (2), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2202/1542-0485.1276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462346v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buy local, pollute less: what drives households to join a community supported farm?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 68 (7), pp.2145-2149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2009.02.020⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 68 (5), pp.1488-1495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2008.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01072320v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of envy-related behaviors on development</w:t>
+                <w:t xml:space="preserve">An introduction to the Economics of Fake Degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 43 (7), pp.795-803. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.673-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668192v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cognitive biases can affect the performance of eco-labeling schemes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les « alliances vertes » entre les entreprises et les associations de protection de l’environnement : une réelle réconciliation ou une « instrumentalisation » réciproque ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Industrial Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2202/1542-0485.1276⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (4), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.084.0617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661877v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommer plus ou consommer plus que les autres ? Une analyse empirique des biens de position</w:t>
+                <w:t xml:space="preserve">Une introduction à l'économie des faux diplomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.673-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653322v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Economics of Fake Degrees</w:t>
+                <w:t xml:space="preserve">Please do not pirate it, you will rob the poor! An experimental investigation on the effect of charitable donations on piracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (6), pp.2417-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2008.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00326238v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « alliances vertes » entre les entreprises et les associations de protection de l’environnement : une réelle réconciliation ou une « instrumentalisation » réciproque ?</w:t>
+                <w:t xml:space="preserve">L'efficacité environnementale de la norme ISO 14001: un concept aux dimensions multiples. Commentaire de l'article de Riedinger Nicolas et Thévenot Céline : La norme ISO 14001 est-elle efficace ? Une étude économétrique sur l'industrie française. Economie Statistique n° 411, 2008-03-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 411, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.084.0617⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02661130v1</w:t>
+                <w:t xml:space="preserve">hal-02661281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction à l'économie des faux diplomes</w:t>
+                <w:t xml:space="preserve">Déterminants de la diffusion internationale de la norme ISO 14001</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarik Lakhal</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (3), pp.673-693</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008-4 (185), pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655588v1</w:t>
+                <w:t xml:space="preserve">hal-02659951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Please do not pirate it, you will rob the poor! An experimental investigation on the effect of charitable donations on piracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contracting for environmental property rights: the case of Vittel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 75 (299), pp.412-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0335.2007.00620.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2008.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02665469v1</w:t>
+                <w:t xml:space="preserve">hal-01195130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité environnementale de la norme ISO 14001: un concept aux dimensions multiples. Commentaire de l'article de Riedinger Nicolas et Thévenot Céline : La norme ISO 14001 est-elle efficace ? Une étude économétrique sur l'industrie française. Economie Statistique n° 411, 2008-03-19</w:t>
+                <w:t xml:space="preserve">Consommer plus ou consommer plus que les autres ? Une analyse empirique des biens de position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (4), pp.701-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.594.0701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661281v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déterminants de la diffusion internationale de la norme ISO 14001</w:t>
+                <w:t xml:space="preserve">The characteristics of chemical firms registering for ISO 14001 or Responsible Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2008-4 (185), pp.123-138</w:t>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (29), pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659951v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracting for environmental property rights: the case of Vittel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What drives agrifood firms to register for an Environmental Management System?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.233-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/erae/jbm012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1468-0335.2007.00620.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195130v1</w:t>
+                <w:t xml:space="preserve">hal-02667026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The characteristics of chemical firms registering for ISO 14001 or Responsible Care</w:t>
+                <w:t xml:space="preserve">Industrialists hand in hand with environmentalists: how eco-labeling schemes can help firms to raise rivals' costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanja Pekovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24 (3), pp.215-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10657-007-9034-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656377v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What drives agrifood firms to register for an Environmental Management System?</w:t>
+                <w:t xml:space="preserve">La nouvelle économie des ressources (NER) : panacée ou boîte de Pandore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alban Thomas</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Nouira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brussels Economic Review </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (4), pp.445-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667026v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrialists hand in hand with environmentalists: how eco-labeling schemes can help firms to raise rivals' costs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is more information always better ? An analysis applied to information-based policies for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Law and Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10657-007-9034-6⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 10 (3), pp.197-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.017643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01072408v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nouvelle économie des ressources (NER) : panacée ou boîte de Pandore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture &amp;quot;non publique&amp;quot; des biens &amp;quot;publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahira Nouira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brussels Economic Review </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 50 (4), pp.445-461</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.27-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655687v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is more information always better ? An analysis applied to information-based policies for environmental protection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élaboration des normes : un ‘nouvel’ espace de compétition ? Une application à la norme ISO 14001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.1-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.017643⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01939935v1</w:t>
+                <w:t xml:space="preserve">hal-02681988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture 'non publique' de biens 'publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overcomplying for profit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.267-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-004-0092-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679602v1</w:t>
+                <w:t xml:space="preserve">hal-02671686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration des normes : un &amp;quot;nouvel&amp;quot; espace de compétition ? Une application à la norme ISO 14001</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture ‘non publique’ des biens ‘publics’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.27-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rei.2005.3081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02679712v1</w:t>
+                <w:t xml:space="preserve">hal-01201091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration des normes : un ‘nouvel’ espace de compétition ? Une application à la norme ISO 14001</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organotin speciation in Bizerte lagoon (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetane Lespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 349 (1-3), pp.211-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681988v1</w:t>
+                <w:t xml:space="preserve">hal-01561325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture &amp;quot;non publique&amp;quot; des biens &amp;quot;publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'élaboration des normes : un &amp;quot;nouvel&amp;quot; espace de compétition ? Une application à la norme ISO 14001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.29-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rei.2005.3081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671434v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture ‘non publique’ des biens ‘publics’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture 'non publique' de biens 'publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74, pp.27-46</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.28-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201091v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcomplying for profit</w:t>
+                <w:t xml:space="preserve">Les instruments volontaires : un nouveau mode de régulation de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.461-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671686v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organotin speciation in Bizerte lagoon (Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does ethical activism lead to firm relocation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Potin-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.067⟩</w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (3), pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0023-5962.2004.00259.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01561325v1</w:t>
+                <w:t xml:space="preserve">hal-02677665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public purchasing and eco-labelling schemes : making the connection and renforcing policy coherence</w:t>
+                <w:t xml:space="preserve">Les instruments volontaires: un nouveau mode de régulation de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chahira Nouira</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 15 (1), pp.131-151</w:t>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.461-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671990v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ethical activism lead to firm relocation?</w:t>
+                <w:t xml:space="preserve">Public purchasing and eco-labelling schemes : making the connection and renforcing policy coherence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahira Nouira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Interdisciplinary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 15 (1), pp.131-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02677665v1</w:t>
+                <w:t xml:space="preserve">hal-02671990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments volontaires : un nouveau mode de régulation de l'environnement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inorganic mercury and methylmercury in surface sediments and mussel tissues from a microtidal lagoon (Bizerte, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...90 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stoichev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dachraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 8 (2), pp.141-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12492,133 +12276,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raising rivals’ costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 403-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4614-7883-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4614-7883-6_403-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12628,857 +12412,857 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA peut-elle rendre la justice?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primes, promotions … Les « bonnes » incitations ne suffisent pas, c’est aussi une question de timing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des entreprises : une question de morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si les délinquants choisissaient eux-mêmes leurs punitions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si on pensait aux émotions de nos agriculteurs ? La face cachée des projets de diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qurat-Ul-Ain Talpur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenwashing as a tool for positive change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dejan Glavas</w:t>
+                <w:t xml:space="preserve">Le silence, un outil de performance managériale sous-estimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.216105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207345v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silence, un outil de performance managériale sous-estimé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+                <w:t xml:space="preserve">Greenhushing: Cuando las empresas silancian sus esfuerzos por el planeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.216105</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349691v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhushing: Cuando las empresas silancian sus esfuerzos por el planeta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Falchi</w:t>
+                <w:t xml:space="preserve">Greenwashing as a tool for positive change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Glavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207304v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobriété : « faciliter » les changements de comportements, une méthode aux effets pervers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhushing&amp;quot;: quand les entreprises passent sous silence leurs efforts pour la planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13486,87 +13270,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux métriques et aux nombres présente des revers souvent ignorés ou sous-estimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13574,87 +13358,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encouraging energy conservation: is less more?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13662,329 +13446,329 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.[en ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des démarches pas toujours plus contraignantes que les réglementations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’écolabellisation face aux motivations égoïstes ou altruistes des consommateurs et à la nature publique ou privée des attributs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le militantisme éthique, facteur de délocalisation des entreprises ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId329"/>
+      <w:footerReference w:type="default" r:id="rId327"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14131,51 +13915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coupaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528677v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-026-01376-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455542v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854067v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0049" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209259v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Glavas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.2.2025.95-105" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926850v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226715v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2024.3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Houfaf Khoufaf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Meriane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115941v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-02-2025-0069" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05167273v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2025.2513306" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-025-00968-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298833v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162435v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70109" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09812-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bohas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12388" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stadge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.40.1.0032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198163v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0142" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251781v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/iop.2024.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib-Slamani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2340944420981597" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908838v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135301" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047757v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997221133498" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842804v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640221104514" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240587v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00066_1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198173v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Assaf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00059_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wright" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21787" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Celse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12296" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peterson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107307" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545817v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2991" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843295v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000161" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997211043830" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506101v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2021.103689" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694337v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Mungan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4129344" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2022.106068" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908837v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.38.3.0282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.10.018" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351278v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921614v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgdyn.2020.100783" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434068v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2021.1982344" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340844v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib&#8208;slamani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2464" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2020.1807410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-7893619" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202116v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2267" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.12.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074770v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2280" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618708v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonith Hinojosa Valencia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Guerrero Villegas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106399" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339890v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tordo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.09.031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627466v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.11.047" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12186" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992420v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.09.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821894v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2016-0036" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992418v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992421v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.07.007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992419v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095183v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.010" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994852v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bekir" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2731" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLD3HW09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506479v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2806" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.08.004" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994853v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2014.946312" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884947v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278577v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2690" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B29D924B32D67CF3D433F07AD7BF96ED273B645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506408v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2015.069796" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636670v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.015" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013092" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2013.777179" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506195v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9604-0" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65BH963G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.10.002" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR1L9JXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506059v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Said" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2011.10.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ3XMRFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506137v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646751v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.03.016" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FCH4D1M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624864v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2010.486052" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668192v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430311" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beretti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1276" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19EC89C925B3829DE1008BACE255F424AD206C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653322v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lakhal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0701" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661130v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.084.0617" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655588v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665469v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2008.02.001" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661281v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659951v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656377v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655687v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Nouira" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679602v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2005.3081" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681988v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671434v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671686v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-004-0092-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561325v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.067" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ0K2BZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671990v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677665v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0023-5962.2004.00259.x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGV56CX9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683485v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679889v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590070v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796964v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007%2F978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_403-1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457286v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378551v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255261v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207345v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349691v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207304v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199955v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843379v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520597v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095184v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207357v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207327v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-026-01376-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.2.2025.95-105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-025-00968-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Glavas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Houfaf Khoufaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Meriane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2025.2513306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2024.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-02-2025-0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09812-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bohas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stadge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.40.1.0032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/iop.2024.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib-Slamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2340944420981597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047757v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997221133498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640221104514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00066_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Assaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00059_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Celse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peterson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997211043830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2021.103689" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Mungan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4129344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2022.106068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.38.3.0282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2021.1982344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib&#8208;slamani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2464" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgdyn.2020.100783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2020.1807410" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.12.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2280" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-7893619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tordo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonith Hinojosa Valencia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Guerrero Villegas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.09.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821894v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2016-0036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12186" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.07.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.11.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bekir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2731" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLD3HW09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.08.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2014.946312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B29D924B32D67CF3D433F07AD7BF96ED273B645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2015.069796" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013092" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2013.777179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9604-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65BH963G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR1L9JXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Said" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2011.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ3XMRFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.03.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FCH4D1M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2010.486052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430311" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beretti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1276" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19EC89C925B3829DE1008BACE255F424AD206C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lakhal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.084.0617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655588v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2008.02.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0701" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656377v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Nouira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681988v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671686v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-004-0092-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561325v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.067" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ0K2BZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2005.3081" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0023-5962.2004.00259.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGV56CX9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679889v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007%2F978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_403-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617395v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207345v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520597v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>