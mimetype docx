--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -434,573 +434,573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05557284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longer vs. shorter denominations of unemployment and inflation rates: an experimental survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positional concerns in housing related preferences in Algeria: How do you stack up?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Meriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17811/ebl.14.2.2025.95-105⟩</w:t>
+              <w:t xml:space="preserve">Forum for Social Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07360932.2025.2513306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05153699v1</w:t>
+                <w:t xml:space="preserve">hal-05084155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Sin or the Sinner? Applying Kahneman's Insights to Frame Environmental Messages for Better Waste Management</w:t>
+                <w:t xml:space="preserve">Perceptions of food waste: is there a numerosity bias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/esa.2024.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10640-025-00968-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04926850v1</w:t>
+                <w:t xml:space="preserve">hal-05226715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IT Professionals Trust in Artificial Intelligence vs. Human Experts for Achieving Sustainable Development Goals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Glavas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Futures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 10, pp.101153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sftr.2025.101153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional concerns in housing related preferences in Algeria: How do you stack up?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Longer vs. shorter denominations of unemployment and inflation rates: an experimental survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Meriane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+                <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum for Social Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-18. </w:t>
+              <w:t xml:space="preserve"> Economics and Business Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (2), pp.95-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07360932.2025.2513306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17811/ebl.14.2.2025.95-105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084155v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05153699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions of food waste: is there a numerosity bias?</w:t>
+                <w:t xml:space="preserve">Targeting the Sin or the Sinner? Applying Kahneman's Insights to Frame Environmental Messages for Better Waste Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Solaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Economic Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Environmental and Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/esa.2024.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10640-025-00968-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226715v1</w:t>
+                <w:t xml:space="preserve">hal-04926850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional and Egalitarian Concerns Over Macroeconomic Indicators</w:t>
               </w:r>
@@ -1012,51 +1012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1885,443 +1885,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polluting for (Higher) Profits: Does an Economic Gain Influence Moral Judgment of Environmental Wrongdoings?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greening the greenwashers – How to push greenwashers towards more sustainable trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Glavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 213, pp.107963. </w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 382, pp.135301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182138v1</w:t>
+                <w:t xml:space="preserve">hal-03908838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quiet environments and the intentional practice of silence: Towards a new perspective in the analysis of silence in organizations</w:t>
+                <w:t xml:space="preserve">Does a company’s origin matter in moral judgment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and Organizational Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 17 (3), pp.326-340. </w:t>
+              <w:t xml:space="preserve">BRQ Business Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.107-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/iop.2024.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/2340944420981597⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251781v1</w:t>
+                <w:t xml:space="preserve">hal-03134106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greening the greenwashers – How to push greenwashers towards more sustainable trajectories</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polluting for (Higher) Profits: Does an Economic Gain Influence Moral Judgment of Environmental Wrongdoings?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 382, pp.135301. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.107963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2022.135301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2023.107963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908838v1</w:t>
+                <w:t xml:space="preserve">hal-04182138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does a company’s origin matter in moral judgment?</w:t>
+                <w:t xml:space="preserve">Quiet environments and the intentional practice of silence: Towards a new perspective in the analysis of silence in organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BRQ Business Research Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.107-120. </w:t>
+              <w:t xml:space="preserve">Industrial and Organizational Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 17 (3), pp.326-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2340944420981597⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/iop.2024.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134106v1</w:t>
+                <w:t xml:space="preserve">hal-04251781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Power of Words to Address the COVID-19 Crisis</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does NGO Origin Influence Moral Judgment? A Study of the Attitudes of Algerian Participants Toward Foreign NGOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2834,603 +2834,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The unexpected power of negative awards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Celse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/kykl.12296⟩</w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (4), pp.1504-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599550v1</w:t>
+                <w:t xml:space="preserve">hal-03712726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changing the World with Words? Euphemisms in Climate Change Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Peterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Tendero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 193, pp.107307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Distance on the Moral Judgment of Environmental Wrongdoings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The unexpected power of negative awards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Celse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (4), pp.1504-1512. </w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75 (3), pp.385-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.3201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712726v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why companies might under‐communicate their efforts for sustainable development and what can be done?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Making Change Easy Is Not Always Good</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 31 (5), pp.1938-1946. </w:t>
+              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (4), pp.315-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bse.2991⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1561/105.00000161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03545817v1</w:t>
+                <w:t xml:space="preserve">hal-03843295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Change Easy Is Not Always Good</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why companies might under‐communicate their efforts for sustainable development and what can be done?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Behavioral Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9 (4), pp.315-331. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (5), pp.1938-1946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/105.00000161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.2991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843295v1</w:t>
+                <w:t xml:space="preserve">hal-03545817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Good Servant But a Poor Master: The Side Effects of Numbers and Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbing a robber is not robbing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Dib-Slamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4101,51 +4101,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How relative concerns affect unethical behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4615,248 +4615,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
+                <w:t xml:space="preserve">Do activating legacy concerns make farmers more likely to support conservation programmes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106586⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.115-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21606544.2020.1807410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02445686v1</w:t>
+                <w:t xml:space="preserve">hal-02918364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do activating legacy concerns make farmers more likely to support conservation programmes?</w:t>
+                <w:t xml:space="preserve">Moral judgment of environmental harm caused by a single versus multiple wrongdoers: A survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Economics and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (2), pp.115-129. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 170, pp.106586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21606544.2020.1807410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.106586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918364v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02445686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopetition in innovation activities and firms' economic performance: An empirical analysis</w:t>
               </w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a 'bad individual' more condemnable than several 'bad individuals'? Examining the scope-severity paradox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attracting employees in developing countries through corporate social responsibility initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5148,339 +5148,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02202116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the power of identity to encourage farmers to protect the environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">When more is not better: three common mistakes in health messaging interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Politics, Policy and Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (1), pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1215/03616878-7893619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999647v1</w:t>
+                <w:t xml:space="preserve">hal-02355851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does advertising the green benefits of products contribute to sustainable development goals? A quasi-experimental test of the dilution effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (5), pp.786-793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bse.2280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When more is not better: three common mistakes in health messaging interventions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+                <w:t xml:space="preserve">Harnessing the power of identity to encourage farmers to protect the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Lequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Politics, Policy and Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (1), pp.143-152. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93, pp.112-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1215/03616878-7893619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2018.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355851v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenite and chromate sequestration onto ferrihydrite, siderite and goethite nanostructured minerals: Isotherms from flow-through reactor experiments and XAS measurements</w:t>
               </w:r>
@@ -5626,51 +5626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonith Hinojosa Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilma Guerrero Villegas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5819,334 +5819,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positional concerns and framing effects in financial preferences</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What in the word! The scope for the effect of word choice on economic behavior.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Farrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 68, pp.183-189. </w:t>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 71 (4), pp.557-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/kykl.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992420v1</w:t>
+                <w:t xml:space="preserve">hal-01706921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How status seeking may prevent Coasean bargaining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positional concerns and framing effects in financial preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Barbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Houfaf Khoufaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Meriane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Law and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.20160036. </w:t>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 68, pp.183-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/rle-2016-0036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821894v2</w:t>
+                <w:t xml:space="preserve">hal-01992420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the identifiable victim effect matter for plants? Results from a quasi-experimental survey of French farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pellegrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 151, pp.106--113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6174,131 +6174,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What in the word! The scope for the effect of word choice on economic behavior.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">How status seeking may prevent Coasean bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles G. Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 71 (4), pp.557-580. </w:t>
+              <w:t xml:space="preserve">Review of Law and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.20160036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/kykl.12186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/rle-2016-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01706921v1</w:t>
+                <w:t xml:space="preserve">hal-01821894v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Less is more in energy conservation and efficiency messaging</w:t>
               </w:r>
@@ -6626,51 +6626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land Use Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 75, pp.726-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6802,316 +6802,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of monitoring and sanctions on cheating: experimental evidence from Tunisia</w:t>
+                <w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insaf Bekir</w:t>
+                <w:t xml:space="preserve">M. Necibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana El Harbi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Sutan</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mde.2731⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (5), pp.659--669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994852v1</w:t>
+                <w:t xml:space="preserve">hal-01495534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Synthetic Musks in Surface Sediment from the Bizerte Lagoon by QuEChERS Extraction Followed by GC-MS</w:t>
+                <w:t xml:space="preserve">The impact of monitoring and sanctions on cheating: experimental evidence from Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Necibi</w:t>
+                <w:t xml:space="preserve">Insaf Bekir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lanceleur</w:t>
+                <w:t xml:space="preserve">Sana El Harbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Monperrus</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Managerial and Decision Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (7), pp.461-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mde.2731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00128-016-1935-z⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495534v1</w:t>
+                <w:t xml:space="preserve">hal-01994852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do you prefer having more or more than others in the workplace? A quasi-experimental survey in algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7210,51 +7210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 130, pp.308-315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7301,51 +7301,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helping eco-labels to fulfil their promises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7902,51 +7902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’écologisation, une voie pour reconditionner les modèles agricoles et dépasser leur simple évolution incrémentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21, pp.161-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8477,51 +8477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (3), pp.799-810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8568,51 +8568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being the best or doing the right thing? An investigation of positional, prosocial and conformist preferences in provision of public goods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9318,51 +9318,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Too much of a good thing ? Why altruism can harm the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9447,51 +9447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (7), pp.795-803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9739,51 +9739,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to the Economics of Fake Degrees</w:t>
+                <w:t xml:space="preserve">Une introduction à l'économie des faux diplomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarik Lakhal</w:t>
@@ -9810,423 +9810,423 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (3), pp.673-693</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00326238v1</w:t>
+                <w:t xml:space="preserve">hal-02655588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « alliances vertes » entre les entreprises et les associations de protection de l’environnement : une réelle réconciliation ou une « instrumentalisation » réciproque ?</w:t>
+                <w:t xml:space="preserve">L'efficacité environnementale de la norme ISO 14001: un concept aux dimensions multiples. Commentaire de l'article de Riedinger Nicolas et Thévenot Céline : La norme ISO 14001 est-elle efficace ? Une étude économétrique sur l'industrie française. Economie Statistique n° 411, 2008-03-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 411, pp.21-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661130v1</w:t>
+                <w:t xml:space="preserve">hal-02661281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une introduction à l'économie des faux diplomes</w:t>
+                <w:t xml:space="preserve">Please do not pirate it, you will rob the poor! An experimental investigation on the effect of charitable donations on piracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (6), pp.2417-2426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2008.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655588v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Please do not pirate it, you will rob the poor! An experimental investigation on the effect of charitable donations on piracy</w:t>
+                <w:t xml:space="preserve">An introduction to the Economics of Fake Degrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Lakhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Socio-Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Economic Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (3), pp.673-693</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665469v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité environnementale de la norme ISO 14001: un concept aux dimensions multiples. Commentaire de l'article de Riedinger Nicolas et Thévenot Céline : La norme ISO 14001 est-elle efficace ? Une étude économétrique sur l'industrie française. Economie Statistique n° 411, 2008-03-19</w:t>
+                <w:t xml:space="preserve">Les « alliances vertes » entre les entreprises et les associations de protection de l’environnement : une réelle réconciliation ou une « instrumentalisation » réciproque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (4), pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.084.0617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661281v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants de la diffusion internationale de la norme ISO 14001</w:t>
               </w:r>
@@ -10739,51 +10739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrialists hand in hand with environmentalists: how eco-labeling schemes can help firms to raise rivals' costs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11035,390 +11035,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01939935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture &amp;quot;non publique&amp;quot; des biens &amp;quot;publics</w:t>
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture ‘non publique’ des biens ‘publics’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Depres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74, pp.27-45</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.27-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671434v1</w:t>
+                <w:t xml:space="preserve">hal-01201091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’élaboration des normes : un ‘nouvel’ espace de compétition ? Une application à la norme ISO 14001</w:t>
+                <w:t xml:space="preserve">Overcomplying for profit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (4), pp.267-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-004-0092-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681988v1</w:t>
+                <w:t xml:space="preserve">hal-02671686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcomplying for profit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture &amp;quot;non publique&amp;quot; des biens &amp;quot;publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.27-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10018-004-0092-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02671686v1</w:t>
+                <w:t xml:space="preserve">hal-02671434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture ‘non publique’ des biens ‘publics’</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’élaboration des normes : un ‘nouvel’ espace de compétition ? Une application à la norme ISO 14001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 74, pp.27-46</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.1-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01201091v1</w:t>
+                <w:t xml:space="preserve">hal-02681988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organotin speciation in Bizerte lagoon (Tunisia)</w:t>
               </w:r>
@@ -11540,424 +11540,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'élaboration des normes : un &amp;quot;nouvel&amp;quot; espace de compétition ? Une application à la norme ISO 14001</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture 'non publique' de biens 'publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Depres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 74, pp.28-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679712v1</w:t>
+                <w:t xml:space="preserve">hal-02679602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire de quelques stratégies de fourniture 'non publique' de biens 'publics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'élaboration des normes : un &amp;quot;nouvel&amp;quot; espace de compétition ? Une application à la norme ISO 14001</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 111, pp.29-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rei.2005.3081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679602v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les instruments volontaires : un nouveau mode de régulation de l'environnement ?</w:t>
+                <w:t xml:space="preserve">Does ethical activism lead to firm relocation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Kyklos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (3), pp.387-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.0023-5962.2004.00259.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683485v1</w:t>
+                <w:t xml:space="preserve">hal-02677665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ethical activism lead to firm relocation?</w:t>
+                <w:t xml:space="preserve">Les instruments volontaires : un nouveau mode de régulation de l'environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kyklos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.461-481</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02677665v1</w:t>
+                <w:t xml:space="preserve">hal-02683485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les instruments volontaires: un nouveau mode de régulation de l'environnement ?</w:t>
               </w:r>
@@ -11969,51 +11969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.461-481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12615,51 +12615,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution des entreprises : une question de morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12684,467 +12684,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si les délinquants choisissaient eux-mêmes leurs punitions ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Greenwashing as a tool for positive change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Glavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255261v1</w:t>
+                <w:t xml:space="preserve">hal-04207345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et si on pensait aux émotions de nos agriculteurs ? La face cachée des projets de diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le silence, un outil de performance managériale sous-estimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, pp.216105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301506v1</w:t>
+                <w:t xml:space="preserve">hal-04349691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le silence, un outil de performance managériale sous-estimé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Asselineau</w:t>
+                <w:t xml:space="preserve">Greenhushing: Cuando las empresas silancian sus esfuerzos por el planeta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.216105</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04349691v1</w:t>
+                <w:t xml:space="preserve">hal-04207304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhushing: Cuando las empresas silancian sus esfuerzos por el planeta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et si on pensait aux émotions de nos agriculteurs ? La face cachée des projets de diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qurat-Ul-Ain Talpur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207304v1</w:t>
+                <w:t xml:space="preserve">hal-04301506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenwashing as a tool for positive change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dejan Glavas</w:t>
+                <w:t xml:space="preserve">Et si les délinquants choisissaient eux-mêmes leurs punitions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murat C Mungan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207345v1</w:t>
+                <w:t xml:space="preserve">hal-04255261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobriété : « faciliter » les changements de comportements, une méthode aux effets pervers</w:t>
               </w:r>
@@ -13156,51 +13156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Peterson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13306,51 +13306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours aux métriques et aux nombres présente des revers souvent ignorés ou sous-estimés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Asselineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13508,51 +13508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.76-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13583,51 +13583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les programmes d’écolabellisation face aux motivations égoïstes ou altruistes des consommateurs et à la nature publique ou privée des attributs environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13915,51 +13915,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-026-01376-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153699v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.2.2025.95-105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-025-00968-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Glavas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101153" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084155v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barbara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Houfaf Khoufaf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Meriane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2025.2513306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226715v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2024.3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-02-2025-0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09812-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bohas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stadge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.40.1.0032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182138v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/iop.2024.9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908838v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134106v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib-Slamani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2340944420981597" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047757v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997221133498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640221104514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00066_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Assaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00059_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599550v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Celse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12296" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453117v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peterson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107307" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545817v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843295v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997211043830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2021.103689" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Mungan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4129344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2022.106068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.38.3.0282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2021.1982344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib&#8208;slamani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2464" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgdyn.2020.100783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918364v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2020.1807410" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999647v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.12.022" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074770v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2280" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355851v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-7893619" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tordo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonith Hinojosa Valencia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Guerrero Villegas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992420v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.09.002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821894v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2016-0036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706921v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12186" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.07.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.11.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994852v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bekir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2731" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLD3HW09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.08.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2014.946312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B29D924B32D67CF3D433F07AD7BF96ED273B645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2015.069796" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013092" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2013.777179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9604-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65BH963G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR1L9JXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Said" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2011.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ3XMRFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.03.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FCH4D1M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2010.486052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430311" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beretti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1276" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19EC89C925B3829DE1008BACE255F424AD206C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326238v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lakhal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661130v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.084.0617" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655588v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665469v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2008.02.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661281v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0701" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656377v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Nouira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671434v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681988v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671686v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-004-0092-5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561325v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.067" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ0K2BZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679712v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2005.3081" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679602v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683485v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677665v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0023-5962.2004.00259.x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGV56CX9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679889v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007%2F978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_403-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617395v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255261v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301506v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349691v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207304v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207345v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520597v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05528677v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Abdelnour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11127-026-01376-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05455542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05557284v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Coupaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05084155v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Barbara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Houfaf Khoufaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Meriane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07360932.2025.2513306" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226715v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Solaroli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/esa.2024.3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05209259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Glavas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sftr.2025.101153" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05153699v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Weber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17811/ebl.14.2.2025.95-105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926850v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-025-00968-0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-02-2025-0069" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05298833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Adil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04975756v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05162435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanja Pekovic" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat C Mungan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2024-0049" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Prost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/101.00000170" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04670322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-024-09812-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04562320v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bohas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12388" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stadge" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.40.1.0032" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908838v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2022.135301" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib-Slamani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2340944420981597" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2023.107963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04251781v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Asselineau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/iop.2024.9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047757v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997221133498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/08997640221104514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qurat-Ul-Ain Talpur" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00066_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198173v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Assaf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1386/hosp_00059_1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Falchi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0142" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.3201" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03453117v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Peterson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Tendero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107307" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03599550v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Celse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Frey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12296" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843295v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/105.00000161" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545817v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2991" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351237v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00953997211043830" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03506101v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2021.103689" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03694337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Mungan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4129344" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843247v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2022.106068" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/prometheus.38.3.0282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145819v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2020.10.018" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047876v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Wright" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21787" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434068v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00213624.2021.1982344" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340844v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Dib&#8208;slamani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2464" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921614v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgdyn.2020.100783" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351278v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2021.04.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12249" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918364v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellegrin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21606544.2020.1807410" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02445686v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106586" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02515060v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/caim.12335" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02448914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2019-0017" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02202116v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsc.2267" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355851v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/03616878-7893619" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074770v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.2280" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999647v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.12.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339890v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hajji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes-Hernandez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tordo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2018.09.031" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonith Hinojosa Valencia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilma Guerrero Villegas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.106399" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992422v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706921v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12186" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992420v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2017.09.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2018.05.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01821894v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rle-2016-0036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2018.07.007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01992419v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.01.012" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627466v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lambin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2017.11.047" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Midler" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.12.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495534v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Necibi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lanceleur" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Monperrus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-016-1935-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bekir" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana El Harbi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2731" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VLD3HW09-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506479v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2806" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413569v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.08.004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506395v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario F. Teisl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14693062.2015.1033675" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2014.946312" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884947v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grolleau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Thoyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278577v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mde.2690" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B29D924B32D67CF3D433F07AD7BF96ED273B645/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506408v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2015.069796" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636670v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2014.04.015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2013092" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506196v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10438599.2013.777179" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506195v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-012-9604-0" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-65BH963G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080067v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lafabrie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Hlaili" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leboulanger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tarhouni" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Othman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013060" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208829v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0193-5895(2012)0000025009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506137v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624460311" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506136v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2012.07.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFNZQVMQ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-01994856v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2011.10.002" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PR1L9JXM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506059v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Said" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2011.10.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ3XMRFW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646751v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2011.03.016" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FCH4D1M-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624864v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chouba" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15320383.2010.486052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462462v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624440412" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462346v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-008-9080-8" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072320v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2009.02.020" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZHSC45-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2753/JEI0021-3624430311" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661877v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beretti" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1276" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A19EC89C925B3829DE1008BACE255F424AD206C7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462348v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.10.009" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655588v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Lakhal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661281v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665469v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2008.02.001" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326238v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661130v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thi&#233;baut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.084.0617" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lamri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195130v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0335.2007.00620.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653322v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.594.0701" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656377v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbm012" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F300FFE7A513B27EBEC8367BDECD6550BA375AF8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072408v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10657-007-9034-6" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC6CF0917D50426DAC9A8577C4B70A1615DE7C0B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655687v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahira Nouira" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939935v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.017643" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201091v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671686v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-004-0092-5" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671434v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681988v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561325v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bravo" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dachraoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.067" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQ0K2BZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679602v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679712v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rei.2005.3081" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677665v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0023-5962.2004.00259.x" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WGV56CX9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683485v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679889v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671990v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590070v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Stoichev" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Abed" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796964v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/referencework/10.1007%2F978-1-4614-7883-6" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7883-6_403-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05457286v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617395v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04378551v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04349691v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207304v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04301506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04255261v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199955v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843379v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03520597v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-montpellier.hal.science/hal-02095184v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645300v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207327v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>