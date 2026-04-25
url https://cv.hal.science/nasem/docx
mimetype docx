--- v0 (2026-03-10)
+++ v1 (2026-04-25)
@@ -66,2768 +66,2780 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
+                <w:t xml:space="preserve">Nanosecond plasma discharge dynamics on a levitated water droplet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+                <w:t xml:space="preserve">Alexandre Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Lounis</w:t>
+                <w:t xml:space="preserve">Julien Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Capelle</w:t>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Gimenez</w:t>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 131 (12), pp.981. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (3), pp.035013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ae4d85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381285v1</w:t>
+                <w:t xml:space="preserve">hal-05569018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Analysis of PEEK Thermal Response Under Robotic Fiber-CO₂ Laser Preheating</w:t>
+                <w:t xml:space="preserve">Liquid temperature effect on Pt-Sn properties during plasma sputtering onto polyethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Kulish</w:t>
+                <w:t xml:space="preserve">Aïssatou Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Rudz</w:t>
+                <w:t xml:space="preserve">Soumya Atmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Wartel</w:t>
+                <w:t xml:space="preserve">Dilane Kevin Tagueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gimenez</w:t>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40516-025-00321-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-8873928/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381253v1</w:t>
+                <w:t xml:space="preserve">hal-05579827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical characterization of D-LIPSS formation by femtosecond laser beam on N-doped (100) silicon under controlled atmospheres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical, semi-analytical and experimental investigation of CO2 laser-induced micro-damaged zone on soda-lime glass in scanning mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Birnal</w:t>
+                <w:t xml:space="preserve">A. Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Gimenez</w:t>
+                <w:t xml:space="preserve">B. Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Depardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100860⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283412v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical, semi-analytical and experimental investigation of CO2 laser-induced micro-damaged zone on soda-lime glass in scanning mode</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and Experimental Analysis of PEEK Thermal Response Under Robotic Fiber-CO₂ Laser Preheating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Aleksandr Kulish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Depardieu</w:t>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09191-6⟩</w:t>
+              <w:t xml:space="preserve">Lasers in Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40516-025-00321-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414532v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Oxide (SnO2, FTO) Thin Films for Energy Harvesting: A Significant Increase in Thermoelectric Power at Low Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wael Karim</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/mi15020188⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (12), pp.981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421015v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thin film for LIPSS formation on soda-lime glass using SHG femtosecond laser beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Physico-Chemical characterization of D-LIPSS formation by femtosecond laser beam on N-doped (100) silicon under controlled atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barthélémy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Birnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0230358⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.100860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723169v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mesoporous silicon thermal conductivity: Effect of nanographene insertion</w:t>
+                <w:t xml:space="preserve">Influence of thin film for LIPSS formation on soda-lime glass using SHG femtosecond laser beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sibel Nar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+                <w:t xml:space="preserve">Martin Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Machon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 366, pp.112943. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.105105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0230358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421020v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CO2 Laser-induced Thermal Stress Mechanisms on Decorative Soda-lime Glass</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of mesoporous silicon thermal conductivity: Effect of nanographene insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Shavdina</w:t>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Babacar Diallo</w:t>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Pellerin</w:t>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2961/jlmn.2023.03.2009⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.112943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275982v1</w:t>
+                <w:t xml:space="preserve">hal-04421020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-squares and regular LIPSS on YSZ coating by picosecond UV laser beam: Thin film mediated and direct texturing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Oxide (SnO2, FTO) Thin Films for Energy Harvesting: A Significant Increase in Thermoelectric Power at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karuppiah Deva Arun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Valanarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157110⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi15020188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056146v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Nanographene Coating on the Seebeck Coefficient of Mesoporous Silicon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Bourhis</w:t>
+                <w:t xml:space="preserve">Nano-squares and regular LIPSS on YSZ coating by picosecond UV laser beam: Thin film mediated and direct texturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13071254⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 623, pp.157110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2023.157110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061155v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Picosecond laser beam nanostructuring of GDC thin films: exchange surface enhancement by LIPSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of CO2 Laser-induced Thermal Stress Mechanisms on Decorative Soda-lime Glass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Karim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babacar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-022-05866-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Laser Micro/Nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2961/jlmn.2023.03.2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04056136v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute and real time experimental radiative loss measurements of spherical expanding free flames: FAIRS (Fast Absolute InfraRed Sensor)—An innovative technique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of Nanographene Coating on the Seebeck Coefficient of Mesoporous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andreazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13071254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0101519⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03869302v1</w:t>
+                <w:t xml:space="preserve">hal-04061155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ink formulation on the inkjet printing process of Al–ZnO nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertagna</w:t>
+                <w:t xml:space="preserve">Picosecond laser beam nanostructuring of GDC thin films: exchange surface enhancement by LIPSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.591. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 128 (8), pp.731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11998-020-00427-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-022-05866-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03099233v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser synthesis: a solvent-free approach for the preparation of phenylthiazolo[5,4-b]pyridine derivatives</w:t>
+                <w:t xml:space="preserve">Absolute and real time experimental radiative loss measurements of spherical expanding free flames: FAIRS (Fast Absolute InfraRed Sensor)—An innovative technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rihab Jemili</w:t>
+                <w:t xml:space="preserve">Mahmoud Idir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana F Campos</w:t>
+                <w:t xml:space="preserve">Ayan Mousse Rayaleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dumuis</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Chaumeix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra10094c⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 93 (9), pp.095103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0101519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03403649v1</w:t>
+                <w:t xml:space="preserve">hal-03869302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A neural approach for inducing multilingual resources and natural language processing tools for low-resource languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Zennaki</w:t>
+                <w:t xml:space="preserve">Effect of ink formulation on the inkjet printing process of Al–ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Semmar</w:t>
+                <w:t xml:space="preserve">Céline Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Besacier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Giovannelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Language Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1351324918000293⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-020-00427-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976297v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser synthesis: a solvent-free approach for the preparation of phenylthiazolo[5,4-b]pyridine derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amer Melhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
+                <w:t xml:space="preserve">Rihab Jemili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Joana F Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dumuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.5003 - 5007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra10094c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214265v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics Methods for Specificity, Authenticity and Traceability Analysis of Olive Oils: Principles, Classifications and Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A neural approach for inducing multilingual resources and natural language processing tools for low-resource languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Farman</w:t>
+                <w:t xml:space="preserve">O. Zennaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Sarraj-Laabidi</w:t>
+                <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hammami-Semmar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nabil Semmar</w:t>
+                <w:t xml:space="preserve">Laurent Besacier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods5040077⟩</w:t>
+              <w:t xml:space="preserve">Natural Language Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (01), pp.43-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1351324918000293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513654v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new simplex chemometric approach to identify olive oil blends with potentially high traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laroussi-Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laroussi-Mezghani</w:t>
+                <w:t xml:space="preserve">N. Grati-Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grati-Kamoun</w:t>
+                <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.150-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-01968118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderazek Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Cuynet</w:t>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Caillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186345v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amer Melhem</w:t>
+                <w:t xml:space="preserve">Chemometrics Methods for Specificity, Authenticity and Traceability Analysis of Olive Oils: Principles, Classifications and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Defforge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
+                <w:t xml:space="preserve">Abir Sarraj-Laabidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
+                <w:t xml:space="preserve">Asma Hammami-Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Gautier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nabil Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.E77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods5040077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214262v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of optimized metallic contacts on silicon for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,1989 +2867,2257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of diode pumped solid state ultraviolet laser dicing of silicon carbide chips using design of experiment methodology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Savriama</w:t>
+                <w:t xml:space="preserve">Thomas Defforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos de Sousa Meneses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Baillet</w:t>
+                <w:t xml:space="preserve">Caroline Andreazza-Vignolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barreau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (3), pp.9. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2351/1.4919886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220231v1</w:t>
+                <w:t xml:space="preserve">hal-01214262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
+                <w:t xml:space="preserve">Membrane patterned by pulsed laser micromachining for proton exchange membrane fuel cell with sputtered ultra-low catalyst loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-A. Cormier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+                <w:t xml:space="preserve">S Cuynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dolique</w:t>
+                <w:t xml:space="preserve">A Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balhamri</w:t>
+                <w:t xml:space="preserve">S Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Dussart</w:t>
+                <w:t xml:space="preserve">T Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 298, pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
+                <w:t xml:space="preserve">hal-01186345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and thermal characterization of carbon nanotubes films</w:t>
+                <w:t xml:space="preserve">Optimization of diode pumped solid state ultraviolet laser dicing of silicon carbide chips using design of experiment methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Gaillard</w:t>
+                <w:t xml:space="preserve">Guillaume Savriama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermane Mbitsi</w:t>
+                <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Petit</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Laurent Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Laser Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2351/1.4919886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623096v1</w:t>
+                <w:t xml:space="preserve">hal-01220231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
+                <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Amin-Chalhoub</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">P.-A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Coudron</w:t>
+                <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Gautier</w:t>
+                <w:t xml:space="preserve">A. Balhamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">R. Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (35), pp.355401. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 545, pp.44-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2013.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649058v1</w:t>
+                <w:t xml:space="preserve">in2p3-00874718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
+                <w:t xml:space="preserve">Thermal conductivity measurement of porous silicon by the pulsed-photothermal method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bedra</w:t>
+                <w:t xml:space="preserve">E Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a L Thomann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">L Coudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dussart</w:t>
+                <w:t xml:space="preserve">G Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mathias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
+              <w:t xml:space="preserve">, 2011, 44 (35), pp.355401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/44/35/355401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569757v1</w:t>
+                <w:t xml:space="preserve">hal-00649058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
+                <w:t xml:space="preserve">Electrical and thermal characterization of carbon nanotubes films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+                <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Hermane Mbitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wolter</w:t>
+                <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.041805</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569747v1</w:t>
+                <w:t xml:space="preserve">hal-00623096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise nanosecond time resolved infrared radiometry measurements of laser induced silicon phase change and melting front propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Martan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondrej Cibulka</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (46), pp.465201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/46/465201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331677v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurements of the energy flux due to chemical reactions at the surface of silicon sample interacting with SF6 plasma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larbi Bedra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a L Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331673v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pulsed laser parameters on the corrosion limitation for electric connector coatings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Precise nanosecond time resolved infrared radiometry measurements of laser induced silicon phase change and melting front propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Martan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Cibulka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 44, pp.1283-1296</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 103, pp.084909</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097421v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed mass-transport phenomena during carburization of aluminium alloy by laser plasma treatment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Direct measurements of the energy flux due to chemical reactions at the surface of silicon sample interacting with SF6 plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 83, pp.95-101</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93, pp.131502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097415v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic system for plasma/surface energy transfer characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">High-speed mass-transport phenomena during carburization of aluminium alloy by laser plasma treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fariaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Lang</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 77 (2), pp.033501-6</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.95-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097829v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental mathematical model of nanosecond laser interaction with material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of pulsed laser parameters on the corrosion limitation for electric connector coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 253, pp.3525-3532</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 44, pp.1283-1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182547v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser treatment of a steel surface in ambient air</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental mathematical model of nanosecond laser interaction with material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Martan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253, pp.3525-3532</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.072⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00316805v1</w:t>
+                <w:t xml:space="preserve">hal-00182547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of specific heat capacities for aqueous solutions of CMC and CPE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic system for plasma/surface energy transfer characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Tanguier</w:t>
+                <w:t xml:space="preserve">Anne Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.O. Rigo</w:t>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 77 (2), pp.033501-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679463v1</w:t>
+                <w:t xml:space="preserve">hal-00097829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific heat of carboxymethyl cellulose and carbopol aqueous solutions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laser treatment of a steel surface in ambient air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6031(02)00611-1⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 453-454, pp.16-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2003.11.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678657v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00316805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analytical expressions of specific heat capacities for aqueous solutions of CMC and CPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tanguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 419, pp.51-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tca.2004.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specific heat of carboxymethyl cellulose and carbopol aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Tanguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Rigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thermochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 402, pp.225-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6031(02)00611-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Numerical and Experimental Study of Microscopic Particles Distribution Under Corona Discharge: Case of Wire-Cylinder Electrostatic Precipitator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Khalij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Rigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 891 (1 HEAT AND MASS), pp.399-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1749-6632.1999.tb08789.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03535604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4847,3886 +5127,3886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical functionalization of CVD graphene and rGO by A Diazonium Salt: Application for the development of an electrochemical micro-sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Ramzi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Astié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 World Conference on Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European conference on thermoelectric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring energy flux at the substrate during plasma deposition techniques: a way to investigate both the sputtering process and the film growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El'Mokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FunMat-II webinar 2023, Latest advances in plasma diagnostics and characterization, on line meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Linköping University, Nov 2023, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original bench design to characterize simultaneously thermal and thermoelectrical properties of MesoPorous Silicon and Graphenized MesoPorous Silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Ramzi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">SFEC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04106580v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Original bench design to characterize simultaneously thermal and thermoelectrical properties of MesoPorous Silicon and Graphenized MesoPorous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderraouf Boucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176495v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INKJET PRINTING AND LASER SINTERING OF Al:ZnO LAYERS FOR THE FABRICATION OF PLASMONIC SENSORS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French symposium on Emerging Technologies for Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocarbon thin films, plasma functionnalization and process development of MOSFET biosensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romanized Arabic and Berber detection using prediction by partial matching and dictionary methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Adouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotec17, Carbon nanoscience and nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Agadir, Morocco. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA.2016.7945668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763798v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01841162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romanized Arabic and Berber detection using prediction by partial matching and dictionary methods</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nanocarbon thin films, plasma functionnalization and process development of MOSFET biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Pattyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/ACS 13th International Conference of Computer Systems and Applications (AICCSA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotec17, Carbon nanoscience and nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01841162v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrashort laser surface nanostructuring on the evolution of thermoelectric properties of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trang Dai Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium H)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterisation of a planar thermoelectric generator based on Ca3Co4O9 and SrTiO3 thin-films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Dumuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using a domain-specific bilingual lexicon on the performance of a hybrid machine translation approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Improving the performance of an example-based machine translation system using a domain-specific bilingual lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Zennaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Laib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Recent Advances in Natural Language Processing, RANLP 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria. pp.579-587</w:t>
+              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation, PACLIC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shangai, China. pp.106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844051v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between growth parameters and thermoelectric efficiency of PEDOT-Tos thin films for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Petsagourakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Laser Based Diagnostics for Complex Thin Films Thermo-physical and Thermo-electrical Properties Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of using a domain-specific bilingual lexicon on the performance of a hybrid machine translation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">10th International Conference on Recent Advances in Natural Language Processing, RANLP 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria. pp.579-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01366151v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of an example-based machine translation system using a domain-specific bilingual lexicon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Laib</w:t>
+                <w:t xml:space="preserve">Real-Time Laser Based Diagnostics for Complex Thin Films Thermo-physical and Thermo-electrical Properties Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation, PACLIC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shangai, China. pp.106-115</w:t>
+              <w:t xml:space="preserve">EMN Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01844060v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micromachining of thin substrates for microelectronics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sostaine Kaya-Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savriama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Houdbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2014 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01057549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context vector disambiguation for bilingual lexicon extraction from comparable corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51st Annual Meeting of the Association for Computational Linguistics, ACL 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Sofia, Bulgaria. pp.759-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Machining of Microelectronics Chips: a Comparison between ns and fs Laser Cutting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Savriama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bonfarnuzoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Liochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building specialized bilingual lexicons using large-scale background knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zweigenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 Conference on Empirical Methods in Natural Language Processing, EMNLP 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Seattle, United States. pp.479-489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01844695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et caractérisation de films d'oxydes pour SOFC par pulvérisation magnétron et ablation laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GdR PACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00613865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microelectronics interconnection based on carbon nanotubes integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermane Mbitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemOnTubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes integration for microelectronics interconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermane Mbitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2010 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of carbon nanotubes depending on PECVD growth conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermane Mbitsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement of energy transfers during deposition of sputtered metal atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Colloquium on Plasma Processes, CIP 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties Investigation of Nanoporous Silicon by Nanosecond Photo-Thermal Pulsed Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Darif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Thermal Conductivity Conference (ITCC 30)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Pittsburgh, PA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct measurement of the energy flux density in plasma surface interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulation of Si Nanosecond Laser Annealing by Comsol Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">European Comsol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445589v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Si Nanosecond Laser Annealing by Comsol Multiphysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Comsol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Germany. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443100v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00445589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effusivity of Metallic Thin Films: Comparison between 1D Multilayer analytical model and 3D Numerical Model Using COMSOL</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Comsol Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443102v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global evaluation of the energy transfer between an ICP argon plasma and a surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Effusivity of Metallic Thin Films: Comparison between 1D Multilayer analytical model and 3D Numerical Model Using COMSOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28p-5</w:t>
+              <w:t xml:space="preserve">European Comsol Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443518v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Global evaluation of the energy transfer between an ICP argon plasma and a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t>
+              <w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28p-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336107v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled photo-thermal and time resolved reflectivity methods to original investigation of lasr/material nanosecond interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Cibulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Taos, N.M., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00098304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of phase changes induced by a nanosecond pulsed laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Martan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Cibulka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Mechanical Modeling 'Modelovani a mereni nelinernich jevu v mechanice'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Plzen, Czech Republic. pp.133-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des plasma par micro-fluxmètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la division plasma de la SFP, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Pont-à-Mousson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8736,1849 +9016,1849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical functionalization of CVD graphene and rGO by A Diazonium Salt: Application for the development of an electrochemical microsensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Ramzi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Seebeck coefficient of mesoporous silicon: effect of nanographene incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andreazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Conference on Thermoelectrics (ECT 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement des capteurs environnementaux multi-milieux couplant graphène et transistor à effet de champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vautrin-Ul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNTE2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, BESANÇON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THERMOELECTRIC PROPERTIES OF GRAPHENE-MESOPOROUS SEMICONDUCTOR NANOCOMPOSITE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gitanjali Kolhatkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Porous Semiconductors - Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Lido di Camaiore, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed and laser sintered Al:ZnO nanostructures for micropollutant detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Laser annealing effect on optical and electrical properties of Al doped ZnO films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNano – C’Nano joint meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479374v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser annealing effect on optical and electrical properties of Al doped ZnO films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Inkjet printed and laser sintered Al:ZnO nanostructures for micropollutant detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shavdina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Céline Grillot</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
+              <w:t xml:space="preserve">SFNano – C’Nano joint meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479319v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed aluminum-doped zinc oxide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Meeting of the European Materials Research Society (E-MRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed aluminum-doped zinc oxide nanostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bertagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Pise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the Temperature Field in a Plasma Micro-discharge inside a Silicon Micro-hole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iseni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMSOL Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cambridge, United Kingdom. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laser Induced Periodic Surface Structures generation on polymer thin films: From ripples to 2D droplets based hexagonal patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J A Janeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573343v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jedrecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mehlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920292v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01573343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma synthesized nanocarbon materials for the development of novel biosensors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El'Mokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920297v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Periodic Surface Structures generation on polymer thin films: From ripples to 2D droplets based hexagonal patterns</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low temperature plasma synthesized nanocarbon materials for the development of novel biosensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pattyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920303v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of Ca3Co4O9 thin films grown by pulsed-laser deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tchiffo-Tameko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen partial pressure and substrate temperature on thermoelectric properties of Ca3Co4O9-x thin films grown by Pulsed-Laser Deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tchiffo-Tameko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Intern. Conf. on Thermoelectrics, 13th Europ. Conf. on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10588,158 +10868,158 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un capteur de flux d'énergie dans les plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MRCT CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasmas Froids : Systèmes d'analyse, Modélisation et Rayonnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses imprimerie Saint-Etienne, pp.97-120, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10749,114 +11029,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude thermo-physique des fluides non-newtoniens à l'aide d'un calorimètre adiabatique original</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01753635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId314"/>
+      <w:footerReference w:type="default" r:id="rId326"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11003,51 +11283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283412v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100860" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09191-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230358" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421020v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112943" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275982v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2023.03.2009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061155v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071254" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03869302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Mousse Rayaleh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101519" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jemili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F Campos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10094c" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513654v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Messai" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sarraj-Laabidi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hammami-Semmar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Semmar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040077" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968118v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.087" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2015.6138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220231v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savriama" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4919886" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermane Mbitsi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Martan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cibulka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331673v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dussart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097421v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097415v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fariaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182547v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.072" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJ47TZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679463v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tanguier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rigo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.030" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7VB1518-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(02)00611-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BXNS24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535604v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rigo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08789.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FC37306609910FA7106495A4A807CFE2DA39F49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106580v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841162v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adouane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johansson" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945668" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573316v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844051v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laib" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144791v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petsagourakis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844060v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057549v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houdbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844697v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouamor" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zweigenbaum" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830539v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonfarnuzoo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Liochon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarry" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844695v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494408v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494446v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445579v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443100v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443102v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tesar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098304v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443521v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229869v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479275v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479319v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920297v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pattyn" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920303v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Jane&#353;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164660v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tchiffo-Tameko" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149155v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753635v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10246" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae4d85" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depardieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09191-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2023.03.2009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071254" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03869302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Mousse Rayaleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jemili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10094c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Messai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sarraj-Laabidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hammami-Semmar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Semmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2015.6138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savriama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4919886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermane Mbitsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Martan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cibulka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dussart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fariaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJ47TZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tanguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rigo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7VB1518-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(02)00611-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BXNS24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08789.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FC37306609910FA7106495A4A807CFE2DA39F49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adouane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johansson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945668" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petsagourakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366151v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houdbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouamor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zweigenbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830539v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonfarnuzoo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Liochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tesar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Jane&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920297v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pattyn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tchiffo-Tameko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10246" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>