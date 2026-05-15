--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -368,991 +368,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical, semi-analytical and experimental investigation of CO2 laser-induced micro-damaged zone on soda-lime glass in scanning mode</w:t>
+                <w:t xml:space="preserve">Numerical and Experimental Analysis of PEEK Thermal Response Under Robotic Fiber-CO₂ Laser Preheating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Capelle</w:t>
+                <w:t xml:space="preserve">Aleksandr Kulish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aspe</w:t>
+                <w:t xml:space="preserve">Steve Rudz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Maxime Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Depardieu</w:t>
+                <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Thomann</w:t>
+                <w:t xml:space="preserve">Loïc Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132 (1), pp.18. </w:t>
+              <w:t xml:space="preserve">Lasers in Manufacturing and Materials Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09191-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40516-025-00321-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05414532v1</w:t>
+                <w:t xml:space="preserve">hal-05381253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and Experimental Analysis of PEEK Thermal Response Under Robotic Fiber-CO₂ Laser Preheating</w:t>
+                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandr Kulish</w:t>
+                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Rudz</w:t>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Wartel</w:t>
+                <w:t xml:space="preserve">Lynda Lounis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rabat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Alex Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Manufacturing and Materials Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40516-025-00321-9⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131 (12), pp.981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381253v1</w:t>
+                <w:t xml:space="preserve">hal-05381285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetition rate and pulse energy effects on LIPSS formation in metal-coated glass under UV femtosecond irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-Chemical characterization of D-LIPSS formation by femtosecond laser beam on N-doped (100) silicon under controlled atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Lounis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Aspe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+                <w:t xml:space="preserve">Pierre Birnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Gimenez</w:t>
+                <w:t xml:space="preserve">Loic Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-025-09104-7⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.100860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381285v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-Chemical characterization of D-LIPSS formation by femtosecond laser beam on N-doped (100) silicon under controlled atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lynda Lounis</w:t>
+                <w:t xml:space="preserve">Numerical, semi-analytical and experimental investigation of CO2 laser-induced micro-damaged zone on soda-lime glass in scanning mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barthélémy Aspe</w:t>
+                <w:t xml:space="preserve">A. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Birnal</w:t>
+                <w:t xml:space="preserve">M. Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Gimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Sauldubois</w:t>
+                <w:t xml:space="preserve">A.-L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Sciences Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.100860. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132 (1), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsadv.2025.100860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-025-09191-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283412v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thin film for LIPSS formation on soda-lime glass using SHG femtosecond laser beam</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nanostructured Oxide (SnO2, FTO) Thin Films for Energy Harvesting: A Significant Increase in Thermoelectric Power at Low Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Depardieu</w:t>
+                <w:t xml:space="preserve">Karuppiah Deva Arun Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Valanarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Capelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wael Karim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0230358⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi15020188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723169v1</w:t>
+                <w:t xml:space="preserve">hal-04421015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of mesoporous silicon thermal conductivity: Effect of nanographene insertion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+                <w:t xml:space="preserve">Influence of thin film for LIPSS formation on soda-lime glass using SHG femtosecond laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Deva Arun Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubenson Mareus</w:t>
+                <w:t xml:space="preserve">Martin Depardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Stolz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112943⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.105105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0230358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421020v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Oxide (SnO2, FTO) Thin Films for Energy Harvesting: A Significant Increase in Thermoelectric Power at Low Temperature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of mesoporous silicon thermal conductivity: Effect of nanographene insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karuppiah Deva Arun Kumar</w:t>
+                <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Valanarasu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sibel Nar</w:t>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wael Karim</w:t>
+                <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (2), pp.188. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.112943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi15020188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421015v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-squares and regular LIPSS on YSZ coating by picosecond UV laser beam: Thin film mediated and direct texturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1442,64 +1442,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of CO2 Laser-induced Thermal Stress Mechanisms on Decorative Soda-lime Glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélemy Aspe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1576,77 +1576,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Nanographene Coating on the Seebeck Coefficient of Mesoporous Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,103 +1710,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond laser beam nanostructuring of GDC thin films: exchange surface enhancement by LIPSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wael Karim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Tabbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128 (8), pp.731. </w:t>
@@ -2004,51 +2004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Giovannelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2151,51 +2151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana F Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dumuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2344,489 +2344,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new simplex chemometric approach to identify olive oil blends with potentially high traceability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemometrics Methods for Specificity, Authenticity and Traceability Analysis of Olive Oils: Principles, Classifications and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Laroussi-Mezghani</w:t>
+                <w:t xml:space="preserve">Habib Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Grati-Kamoun</w:t>
+                <w:t xml:space="preserve">Muhammad Farman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hammami</w:t>
+                <w:t xml:space="preserve">Abir Sarraj-Laabidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Artaud</w:t>
+                <w:t xml:space="preserve">Asma Hammami-Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.087⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (4), pp.E77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods5040077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01968118v1</w:t>
+                <w:t xml:space="preserve">hal-01513654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles based laser-induced surface structures formation on mesoporous silicon by picosecond laser beam interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 374, pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics Methods for Specificity, Authenticity and Traceability Analysis of Olive Oils: Principles, Classifications and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Habib Messai</w:t>
+                <w:t xml:space="preserve">A new simplex chemometric approach to identify olive oil blends with potentially high traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Farman</w:t>
+                <w:t xml:space="preserve">S. Laroussi-Mezghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Sarraj-Laabidi</w:t>
+                <w:t xml:space="preserve">N. Grati-Kamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hammami-Semmar</w:t>
+                <w:t xml:space="preserve">M. Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Semmar</w:t>
+                <w:t xml:space="preserve">J. Artaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (4), pp.E77. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.150-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods5040077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513654v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01968118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of optimized metallic contacts on silicon for thermoelectric applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2873,51 +2873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, Optical, and Thermal Analysis of n-Type Mesoporous Silicon Prepared by Electrochemical Etching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Melhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Defforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3284,51 +3284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IR emission from the target during plasma magnetron sputter deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-A. Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3615,51 +3615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29, pp.041805</w:t>
@@ -3682,315 +3682,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
+                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
+                <w:t xml:space="preserve">L Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Stahl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">a L Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">R Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Wolter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (46), pp.465201. </w:t>
+              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/46/465201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569747v1</w:t>
+                <w:t xml:space="preserve">hal-00569757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly sensitive measurements of the energy transferred during plasma sputter deposition of metals</w:t>
+                <w:t xml:space="preserve">On the measurement of energy fluxes in plasmas using a calorimetric probe and a thermopile sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bedra</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">a L Thomann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">Marc Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Dussart</w:t>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mathias</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthias Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 43 (6), pp.65202. </w:t>
+              <w:t xml:space="preserve">, 2010, 43 (46), pp.465201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/6/065202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/46/465201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569757v1</w:t>
+                <w:t xml:space="preserve">hal-00569747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise nanosecond time resolved infrared radiometry measurements of laser induced silicon phase change and melting front propagation</w:t>
               </w:r>
@@ -4084,51 +4084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurements of the energy flux due to chemical reactions at the surface of silicon sample interacting with SF6 plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4209,51 +4209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed mass-transport phenomena during carburization of aluminium alloy by laser plasma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Fariaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4330,51 +4330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.1283-1296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4520,51 +4520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,51 +5167,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Ramzi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5266,103 +5266,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European conference on thermoelectric</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, France</w:t>
@@ -5430,51 +5430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El'Mokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5516,103 +5516,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal properties of nanographene-coated mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Kusiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubenson Mareus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Prague, Czech Republic</w:t>
@@ -5635,273 +5635,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Original bench design to characterize simultaneously thermal and thermoelectrical properties of MesoPorous Silicon and Graphenized MesoPorous Silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibel Nar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Ramzi Ammar</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abderraouf Boucherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadjib Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176495v1</w:t>
+                <w:t xml:space="preserve">hal-04106580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original bench design to characterize simultaneously thermal and thermoelectrical properties of MesoPorous Silicon and Graphenized MesoPorous Silicon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Development of multi-media environmental sensors coupling graphene and field effect transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderraouf Boucherif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed-Ramzi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Astié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">SFEC2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Nouan Le Fuzelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106580v1</w:t>
+                <w:t xml:space="preserve">hal-05176495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INKJET PRINTING AND LASER SINTERING OF Al:ZnO LAYERS FOR THE FABRICATION OF PLASMONIC SENSORS</w:t>
               </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotec17, Carbon nanoscience and nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Nantes, France</w:t>
@@ -6241,51 +6241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrashort laser surface nanostructuring on the evolution of thermoelectric properties of materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderazek Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Trang Dai Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2017 Spring Meeting (Symposium H)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg (67), France</w:t>
@@ -6485,411 +6485,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01920288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the performance of an example-based machine translation system using a domain-specific bilingual lexicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Zennaki</w:t>
+                <w:t xml:space="preserve">Correlation between growth parameters and thermoelectric efficiency of PEDOT-Tos thin films for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laib</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Melhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Petsagourakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation, PACLIC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Shangai, China. pp.106-115</w:t>
+              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844060v1</w:t>
+                <w:t xml:space="preserve">hal-01144791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between growth parameters and thermoelectric efficiency of PEDOT-Tos thin films for energy harvesting applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Petit</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of using a domain-specific bilingual lexicon on the performance of a hybrid machine translation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zennaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Fleury</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Laib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Recent Advances in Natural Language Processing, RANLP 201</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria. pp.579-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144791v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01844051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of using a domain-specific bilingual lexicon on the performance of a hybrid machine translation approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Laib</w:t>
+                <w:t xml:space="preserve">Real-Time Laser Based Diagnostics for Complex Thin Films Thermo-physical and Thermo-electrical Properties Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Recent Advances in Natural Language Processing, RANLP 201</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hissar, Bulgaria. pp.579-587</w:t>
+              <w:t xml:space="preserve">EMN Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01844051v1</w:t>
+                <w:t xml:space="preserve">hal-01366151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Laser Based Diagnostics for Complex Thin Films Thermo-physical and Thermo-electrical Properties Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Semmar</w:t>
+                <w:t xml:space="preserve">Improving the performance of an example-based machine translation system using a domain-specific bilingual lexicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Zennaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cancun, Mexico</w:t>
+              <w:t xml:space="preserve">29th Pacific Asia Conference on Language, Information and Computation, PACLIC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Shangai, China. pp.106-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366151v1</w:t>
+                <w:t xml:space="preserve">cea-01844060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser micromachining of thin substrates for microelectronics applications</w:t>
               </w:r>
@@ -7380,51 +7380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Millon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion GdR PACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nantes, France</w:t>
@@ -7505,51 +7505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemOnTubes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Arcachon, France</w:t>
@@ -7617,51 +7617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Amin-Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7697,269 +7697,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00494446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical conductivity of carbon nanotubes depending on PECVD growth conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
+                <w:t xml:space="preserve">Direct measurement of energy transfers during deposition of sputtered metal atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Quoirin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
+              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes, CIP 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00444690v1</w:t>
+                <w:t xml:space="preserve">hal-00445581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurement of energy transfers during deposition of sputtered metal atoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+                <w:t xml:space="preserve">Electrical conductivity of carbon nanotubes depending on PECVD growth conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermane Mbitsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Mathias</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Millon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Quoirin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Colloquium on Plasma Processes, CIP 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00445581v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00444690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Properties Investigation of Nanoporous Silicon by Nanosecond Photo-Thermal Pulsed Method</w:t>
               </w:r>
@@ -8040,64 +8040,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct measurement of the energy flux density in plasma surface interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8159,536 +8159,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation of Si Nanosecond Laser Annealing by Comsol Multiphysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Darif</w:t>
+                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Bedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Comsol Conference 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Germany. pp.1-6</w:t>
+              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443100v1</w:t>
+                <w:t xml:space="preserve">hal-00445589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct measurements of the energy transfers in deposition or etching low pressure plasma processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dussart</w:t>
+                <w:t xml:space="preserve">Numerical Simulation of Si Nanosecond Laser Annealing by Comsol Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Darif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Plasma Surface Engineering, PSE2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Garmisch-Partenkirchen, Germany</w:t>
+              <w:t xml:space="preserve">European Comsol Conference 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Germany. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445589v1</w:t>
+                <w:t xml:space="preserve">hal-00443100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effusivity of Metallic Thin Films: Comparison between 1D Multilayer analytical model and 3D Numerical Model Using COMSOL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiri Tesar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t>
+              <w:t xml:space="preserve">European Comsol Conference 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Grenoble, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00336107v1</w:t>
+                <w:t xml:space="preserve">hal-00443102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effusivity of Metallic Thin Films: Comparison between 1D Multilayer analytical model and 3D Numerical Model Using COMSOL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiri Tesar</w:t>
+                <w:t xml:space="preserve">Global evaluation of the energy transfer between an ICP argon plasma and a surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dussart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne E. Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mathias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Comsol Conference 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Grenoble, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28p-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443102v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global evaluation of the energy transfer between an ICP argon plasma and a surface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature calibration up to 500 °C on Fe/Si thin films thermal characterisation by pulsed photo-thermal method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Brault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28p-5</w:t>
+              <w:t xml:space="preserve">EMR 20008 : Symposium B: Laser and plasma in micro- and nano-scale materials processing and diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. B-P3 51 p. 69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443518v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled photo-thermal and time resolved reflectivity methods to original investigation of lasr/material nanosecond interaction</w:t>
               </w:r>
@@ -8726,51 +8726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Cibulka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High-Power Laser Ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Taos, N.M., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8890,77 +8890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic des plasma par micro-fluxmètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mathias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9069,51 +9069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad-Ramzi Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9155,77 +9155,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Seebeck coefficient of mesoporous silicon: effect of nanographene incorporation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibel Nar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9306,51 +9306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abed-Albaset Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9427,51 +9427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Aziziyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9552,64 +9552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Hamraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Shavdina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10102,148 +10102,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Induced Periodic Surface Structures generation on polymer thin films: From ripples to 2D droplets based hexagonal patterns</w:t>
+                <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J A Janeš</w:t>
+                <w:t xml:space="preserve">A. Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Talbi</w:t>
+                <w:t xml:space="preserve">M El'Mokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylène Vayer</w:t>
+                <w:t xml:space="preserve">T. Lecas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sinturel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Semmar</w:t>
+                <w:t xml:space="preserve">A.-L Thomann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920303v1</w:t>
+                <w:t xml:space="preserve">hal-01920292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and properties of wurtzite (Fe:ZnO) and Sspinel (Zn:Fe3O4) nanocomposite thin films</w:t>
               </w:r>
@@ -10348,273 +10348,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INCREASE OF THE NICKEL TARGET TEMPERATURE IN MAGNETRON SPUTTERING</w:t>
+                <w:t xml:space="preserve">Low temperature plasma synthesized nanocarbon materials for the development of novel biosensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Semmar</w:t>
+                <w:t xml:space="preserve">C Pattyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El'Mokh</w:t>
+                <w:t xml:space="preserve">E. Kovacevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lecas</w:t>
+                <w:t xml:space="preserve">J. Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L Thomann</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Boulmer-Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920292v1</w:t>
+                <w:t xml:space="preserve">hal-01920297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature plasma synthesized nanocarbon materials for the development of novel biosensors</w:t>
+                <w:t xml:space="preserve">Laser Induced Periodic Surface Structures generation on polymer thin films: From ripples to 2D droplets based hexagonal patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Pattyn</w:t>
+                <w:t xml:space="preserve">J A Janeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kovacevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Hussain</w:t>
+                <w:t xml:space="preserve">A. Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berndt</w:t>
+                <w:t xml:space="preserve">Marylène Vayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boulmer-Leborgne</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Sinturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Semmar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Technologies Emergentes en micronanofabrication (JNTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01920297v1</w:t>
+                <w:t xml:space="preserve">hal-01920303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoelectric properties of Ca3Co4O9 thin films grown by pulsed-laser deposition</w:t>
               </w:r>
@@ -10626,77 +10626,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tchiffo-Tameko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Lille, France</w:t>
@@ -10751,77 +10751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tchiffo-Tameko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amer Mehlem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Boulmer-Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Intern. Conf. on Thermoelectrics, 13th Europ. Conf. on Thermoelectrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
@@ -10908,51 +10908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lise Thomann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadjib Semmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Bedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11283,51 +11283,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae4d85" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depardieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09191-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283412v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100860" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230358" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421020v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2023.03.2009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071254" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03869302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Mousse Rayaleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jemili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10094c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968118v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.087" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513654v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Messai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sarraj-Laabidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hammami-Semmar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Semmar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040077" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2015.6138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savriama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4919886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermane Mbitsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Martan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cibulka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dussart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fariaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJ47TZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tanguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rigo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7VB1518-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(02)00611-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BXNS24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08789.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FC37306609910FA7106495A4A807CFE2DA39F49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106580v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adouane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johansson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945668" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844060v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laib" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144791v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petsagourakis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844051v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366151v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houdbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouamor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zweigenbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830539v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonfarnuzoo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Liochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444690v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443100v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443102v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tesar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920303v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Jane&#353;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920297v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pattyn" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tchiffo-Tameko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10246" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lemaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjib Semmar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae4d85" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579827v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;ssatou Diop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Atmane" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dilane Kevin Tagueu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Millon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sauldubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-8873928/v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381253v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Kulish" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Rudz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wartel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Gimenez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40516-025-00321-9" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;lemy Aspe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Lounis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Capelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09104-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05283412v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Aspe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Birnal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Gimenez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsadv.2025.100860" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05414532v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capelle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aspe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petit" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Depardieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Thomann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-025-09191-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421015v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karuppiah Deva Arun Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valanarasu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibel Nar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Karim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi15020188" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Depardieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Thomann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0230358" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Kusiak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubenson Mareus" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stolz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Machon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112943" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056146v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Tabbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2023.157110" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shavdina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diallo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Pellerin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2961/jlmn.2023.03.2009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourhis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andreazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13071254" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056136v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-022-05866-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03869302v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Idir" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Mousse Rayaleh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos de Sousa Meneses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Chaumeix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101519" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099233v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grillot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Giovannelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bertagna" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-020-00427-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Jemili" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana F Campos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dumuis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra10094c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Zennaki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Semmar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Besacier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324918000293" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Messai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sarraj-Laabidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hammami-Semmar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Semmar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods5040077" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214265v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderazek Talbi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Melhem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.09.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-057D3T6R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01968118v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laroussi-Mezghani" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Grati-Kamoun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammami" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Artaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.087" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226057v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Abbes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5185/amlett.2015.6138" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214262v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Defforge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andreazza-Vignolle" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Gautier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04984" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186345v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cuynet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Caillard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lecas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Semmar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.08.019" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220231v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savriama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Baillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barreau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2351/1.4919886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00874718v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Cormier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dolique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balhamri" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dussart" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.07.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6BG6C92-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649058v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Coudron" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gautier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/35/355401" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6B4B60A1F60AC8AFC45CE3E50B37A9EA151CD13F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermane Mbitsi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Petit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Amin-Chalhoub" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569757v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bedra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a L Thomann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Dussart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mathias" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/6/065202" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E76339DFA8434B1D7389E9F4DE2B2EF7EAAD727A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Cormier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stahl" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dussart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wolter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/46/465201" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8310RMKF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331677v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Martan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Cibulka" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dussart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne E. Pichon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Bedra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097415v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fariaut" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Menn" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097421v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Georges" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182547v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kunes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Thomann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mathias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00316805v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cros" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.11.072" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHJ47TZF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Tanguier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Rigo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tca.2004.01.030" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7VB1518-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678657v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(02)00611-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2BXNS24-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03535604v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Khalij" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Rigo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1999.tb08789.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FC37306609910FA7106495A4A807CFE2DA39F49/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176421v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed-Albaset Taleb" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Nicolle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Asti&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291617v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Caillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El'Mokh" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229885v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106580v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderraouf Boucherif" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176495v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479383v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Hamraoui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Delorme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01841162v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Adouane" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Johansson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA.2016.7945668" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763798v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pattyn" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hussain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573316v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Trang Dai Huynh" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mehlem" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rog&#233;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stolz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dumuis" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melhem" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Petsagourakis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fleury" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844051v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366151v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844060v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sostaine Kaya-Boussougou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Houdbert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844697v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouamor" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zweigenbaum" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830539v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bonfarnuzoo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Liochon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jarry" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01844695v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Popescu" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613865v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hidalgo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494408v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kouassi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494446v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445581v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444690v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Quoirin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Darif" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445589v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443100v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Tesar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443518v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336107v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Wang" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brault" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443521v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176452v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pain" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad-Ramzi Ammar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229869v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vautrin-Ul" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479275v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Sauze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Aziziyan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gitanjali Kolhatkar" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479319v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479374v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479362v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479332v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270125v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920292v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caillard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El'Mokh" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L Thomann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hebert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jedrecy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perriere" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920297v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pattyn" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kovacevic" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berndt" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulmer-Leborgne" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920303v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Jane&#353;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Vayer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sinturel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164660v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tchiffo-Tameko" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149155v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443857v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01753635v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10246" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>