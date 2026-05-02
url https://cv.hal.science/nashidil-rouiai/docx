--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -187,51 +187,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -377,51 +377,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscles and Geopolitics. Bodies and Great Powers in James Bond and Mission: impossible: fragility and resilience</w:t>
+                <w:t xml:space="preserve">Muscles et géopolitique. Fragilité et résilience des corps et des grandes puissances dans James Bond et Mission impossible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manouk Borzakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
@@ -444,698 +444,607 @@
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.751.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634689v1</w:t>
+                <w:t xml:space="preserve">hal-04153727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscles et géopolitique. Fragilité et résilience des corps et des grandes puissances dans James Bond et Mission impossible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manouk Borzakian</w:t>
+                <w:t xml:space="preserve">French wine buyers’ expectations of an environmentally friendly wine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.751.0029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (4), pp.190-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09571264.2022.2143335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153727v1</w:t>
+                <w:t xml:space="preserve">hal-04635158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French wine buyers’ expectations of an environmentally friendly wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Ugalde</w:t>
+                <w:t xml:space="preserve">Le monde après la Guerre froide selon James Bond et Mission impossible. Postmodernité et post-politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manouk Borzakian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wine Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.9004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09571264.2022.2143335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04635158v1</w:t>
+                <w:t xml:space="preserve">hal-03897602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE MONDE APRÈS LA GUERRE FROIDE SELON JAMES BOND ET MISSION IMPOSSIBLE. POSTMODERNITÉ ET POST-POLITIQUE THE POST-COLD WAR WORLD ACCORDING TO JAMES BOND AND MISSION IMPOSSIBLE. POSTMODERNITY AND POST-POLITICS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instituts Confucius. La langue et la culture comme outils de l’influence de la Chine dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.9004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03897602v1</w:t>
+                <w:t xml:space="preserve">halshs-02282833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instituts Confucius. La langue et la culture comme outils de l’influence de la Chine dans le monde</w:t>
+                <w:t xml:space="preserve">Sur les routes de l'influence : forces et faiblesses du soft power chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe / Encyclopédie pour une histoire nouvelle de l'Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02282833v1</w:t>
+                <w:t xml:space="preserve">halshs-01975192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les routes de l'influence : forces et faiblesses du soft power chinois</w:t>
+                <w:t xml:space="preserve">Le Hong Kong hollywoodien : ville verticale, ville exotique, ville politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Imaginaires de la vi(ll)e verticale, 102, https://journals.openedition.org/gc/5503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.5503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01975192v1</w:t>
+                <w:t xml:space="preserve">halshs-01745886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Hong Kong hollywoodien : ville verticale, ville exotique, ville politique ?</w:t>
+                <w:t xml:space="preserve">La &amp;quot;Révolution des parapluies&amp;quot;, un bras de fer entre deux systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/gc.5503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01745886v1</w:t>
+                <w:t xml:space="preserve">halshs-01746024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;Révolution des parapluies&amp;quot;, un bras de fer entre deux systèmes</w:t>
+                <w:t xml:space="preserve">Cartographier les films. Exemple de la cartographie de Hong Kong au cinéma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...44 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 118, http://mappemonde.mgm.fr/118as3/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01745867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1145,879 +1054,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nouvelles routes de la Soie, au coeur de la géopolitique chinoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marco Polo et le Devisement du monde 700 ans de lectures et de représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christine Gadrat-Ouerfelli; Sylvie Requemora, Mar 2024, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine tourism : a new ally of the vineyards ecological transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wine, spirit &amp; tourism: between innovation and authenticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Advances in Tourism Marketing Conferences, Sep 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles routes de la Soie: le Soft Power chinois à l'épreuve de la force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Soft Power en Asie à l'ère de la COVID-19 et de la BRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Québecoids d'Etudes Géopolitiques, Apr 2021, Montreal ( Virtual ON LINE ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04635576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la biodiversité dans la transformation agroécologique des territoires et des pratiques viticoles?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Ugalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Ugalde</w:t>
+                <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Agroecology: Multiple Transitions of Territories", forum Origine Diversité Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Dec 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du verre au paysage : le tourisme, une chance pour la biodiversité dans le monde vitivinicole?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Symoneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Jourjon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des campagnes et adaptation aux enjeux contemporains (Nord et Sud)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Journées Rurales de la Commission de Géographie Rurale du CNFG, Jun 2019, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
+                <w:t xml:space="preserve">La représentation de la ville au cinéma : mimesis, utopie ou hétérotopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.459-464</w:t>
+              <w:t xml:space="preserve">Espaces et moments autres. Hétérotopies : concepts, terrains et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Sophiapol, Mar 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854365v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01746038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et cinéma : la possibilité d'une double approche</w:t>
+                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.459-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01746030v1</w:t>
+                <w:t xml:space="preserve">hal-01854365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
+                <w:t xml:space="preserve">Géographie et cinéma : la possibilité d'une double approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter les Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque International des Sciences du Territoire, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01746033v1</w:t>
+                <w:t xml:space="preserve">halshs-01746030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de la ville au cinéma : mimesis, utopie ou hétérotopie ?</w:t>
+                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et moments autres. Hétérotopies : concepts, terrains et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Sophiapol, Mar 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Représenter les Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International des Sciences du Territoire, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01746038v1</w:t>
+                <w:t xml:space="preserve">halshs-01746033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations ciné-géographiques de l'apocalypse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récits et Représentations de l'Apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlantys, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01746035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la cartographie pour l’étude des représentations dans les œuvres de fiction﻿. Le cas de Hong Kong au cinéma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier les Récits : Enjeux Méthodologiques et Technologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACFAS, May 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01746043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2027,98 +1936,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHAPITRE 8 Le rêve chinois passe par les salles obscures : Chine, cinéma et soft power</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft power en Asie: Nouvelles formes de pouvoir et d'influence ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Québec; Asies contemporaines, pp.153-164, 2023, 978-2-7605-5903-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2128,114 +2037,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciné-Géographie hongkongaise. Le Hong Kong cinématographique, outil du soft power chinois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Paris-Sorbonne, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01745845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2303,51 +2212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E99EB42B"/>
+    <w:nsid w:val="14AFAEC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2534,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nashidil-rouiai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4478-0980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199555478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2605040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153727v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635158v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ugalde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2022.2143335" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897602v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282833v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745886v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5503" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635551v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635576v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746030v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746033v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746035v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01745845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nashidil-rouiai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4478-0980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199555478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2605040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ugalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2022.2143335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01745845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>