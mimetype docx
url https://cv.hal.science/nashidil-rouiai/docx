--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1472,316 +1472,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02521002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de la ville au cinéma : mimesis, utopie ou hétérotopie ?</w:t>
+                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et moments autres. Hétérotopies : concepts, terrains et usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Sophiapol, Mar 2018, Nanterre, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.459-464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01746038v1</w:t>
+                <w:t xml:space="preserve">hal-01854365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
+                <w:t xml:space="preserve">Géographie et cinéma : la possibilité d'une double approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.459-464</w:t>
+              <w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854365v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01746030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géographie et cinéma : la possibilité d'une double approche</w:t>
+                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Film dans la Pratique de la Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Représenter les Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque International des Sciences du Territoire, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01746030v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01746033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des représentations cinématographiques sur les processus de territorialisation</w:t>
+                <w:t xml:space="preserve">La représentation de la ville au cinéma : mimesis, utopie ou hétérotopie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nashidil Rouiaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Représenter les Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque International des Sciences du Territoire, Mar 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Espaces et moments autres. Hétérotopies : concepts, terrains et usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Sophiapol, Mar 2018, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01746033v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01746038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations ciné-géographiques de l'apocalypse</w:t>
               </w:r>
@@ -2212,51 +2212,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14AFAEC3"/>
+    <w:nsid w:val="B33E6804"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2443,51 +2443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nashidil-rouiai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4478-0980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199555478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2605040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ugalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2022.2143335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Roux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854365v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01745845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nashidil-rouiai" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4478-0980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199555478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashidil Rouia&#239;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14649365.2025.2605040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507820v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15f9n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153727v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manouk Borzakian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.751.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635158v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Ugalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09571264.2022.2143335" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897602v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02282833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745886v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5503" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746024v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01745867v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521027v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Jourjon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02521002v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854365v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746030v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746038v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Le Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746035v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746043v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01745845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>