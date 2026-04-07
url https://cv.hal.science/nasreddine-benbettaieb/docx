--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -156,8526 +156,8790 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Culliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of structural and functional properties of ι-carrageenan and/or sodium alginate films: Role of bioactive compound incorporation and CaCl2 crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilou Avidos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, pp.101731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2026.101731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05555979v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regional variations in Mediterranean diet adherence: a sociodemographic and lifestyle analysis across Mediterranean and non-Mediterranean regions within the MEDIET4ALL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1596681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1596681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Dujmović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05476211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17142280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 160 (3), pp.110858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.111624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Pišonić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Janči</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13111417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Božović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Muñoz-Shugulí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Galotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28073045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mlaouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Situ Polymerization of Linseed Oil-Based Composite Film: Enhancement of Mechanical and Water Barrier Properties by the Incorporation of Cinnamaldehyde and Organoclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ramzi Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Barhoumi-Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (22), pp.8089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27228089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.780-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (7), pp.1137-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2017.1393384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01643880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.105196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.326 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadhla Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.369 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01667306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Nyagaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (26), pp.6906 - 6916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01846⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9/10, pp.32-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodríguez Mercado</w:t>
+                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galotto M.J</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517441v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offei C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517500v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ščetar M</w:t>
+                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517453v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñoz-Shugulí C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galotto M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517513v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517496v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Ml</w:t>
+                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pišonić P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stulić V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ščetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517490v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avidos L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisonic P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scetar M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517504v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystianiak A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heintz O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517456v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How bio-orientation influences the barrier properties of PLA films of different grades</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torres-Mediano A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283212v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Torres-Mediano A</w:t>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283233v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How bio-orientation influences the barrier properties of PLA films of different grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04505609v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedia O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338834v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanner C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338851v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268994v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopol 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272782v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337398v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337392v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutrons and foods.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337361v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">Neutrons and foods.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337372v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of the impact of various natural cross-linkers for gelatin coatings on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Rassamni L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517402v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amouzou Kd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517423v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517433v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the impact of various natural cross-linkers for gelatin coatings on their functional properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabra M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517389v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de films biodégradables à base de gélatine et d’isolat protéique de la peau de seiche commune (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedi O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Biotechnologie et Valorisation des Bio-Ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and antioxidant activity of cuttlefish (Sepia officinalis) skin protein isolate / gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedia O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272086v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334872v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334917v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334848v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of thermal, mechanical, barrier and structural properties of blend polysaccharide and protein edible film by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334857v1</w:t>
-              </w:r>
-[...3985 lines deleted...]
-                <w:t xml:space="preserve">hal-02510663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et procédés d'emballage pour les industries alimentaires, cosmétiques et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scetar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions, 376pp, 2022, 978-1-78948-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging Materials and Processing for Food, Pharmaceuticals and Cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 386pp, 2021, 978-1-78945-039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8685,114 +8949,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de traitements de réticulation sans solvant sur les propriétés de films à base de gélatine et chitosan encapsulant ou non des antioxydants naturels : caractérisations physico-chimiques et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne; Université de Carthage (Tunisie), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01281733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId227"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8860,51 +9124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69EE5568"/>
+    <w:nsid w:val="910834AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9091,51 +9355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>