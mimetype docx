--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -190,628 +190,628 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
+                <w:t xml:space="preserve">Characterization of structural and functional properties of ι-carrageenan and/or sodium alginate films: Role of bioactive compound incorporation and CaCl2 crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Stanley</w:t>
+                <w:t xml:space="preserve">Lilou Avidos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poulain</w:t>
+                <w:t xml:space="preserve">Petra Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Culliton</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 54, pp.101731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2026.101731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556006v1</w:t>
+                <w:t xml:space="preserve">hal-05555979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of structural and functional properties of ι-carrageenan and/or sodium alginate films: Role of bioactive compound incorporation and CaCl2 crosslinking</w:t>
+                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilou Avidos</w:t>
+                <w:t xml:space="preserve">Jade Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Babić</w:t>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Kurek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Culliton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 54, pp.101731. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2026.101731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05555979v1</w:t>
+                <w:t xml:space="preserve">hal-05556006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variations in Mediterranean diet adherence: a sociodemographic and lifestyle analysis across Mediterranean and non-Mediterranean regions within the MEDIET4ALL project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Babić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
+                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atef Salem</w:t>
+                <w:t xml:space="preserve">Mia Dujmović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kerkeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1596681⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106102v1</w:t>
+                <w:t xml:space="preserve">hal-05476211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petra Babić</w:t>
+                <w:t xml:space="preserve">Regional variations in Mediterranean diet adherence: a sociodemographic and lifestyle analysis across Mediterranean and non-Mediterranean regions within the MEDIET4ALL project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Čanak</w:t>
+                <w:t xml:space="preserve">Atef Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Dujmović</w:t>
+                <w:t xml:space="preserve">Mohamed Kerkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.1596681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2025.1596681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05476211v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -862,64 +862,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -996,64 +996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Jose Fabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1130,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Pišonić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1182,51 +1182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ščetar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tibor Janči</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iva Čanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (11), pp.1417. </w:t>
@@ -1258,261 +1258,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
+                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Jacobs</w:t>
+                <w:t xml:space="preserve">Ana Božović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (11), pp.1934. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788766v1</w:t>
+                <w:t xml:space="preserve">hal-04788720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+                <w:t xml:space="preserve">Elizabeth Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788720v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
               </w:r>
@@ -1524,51 +1524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Muñoz-Shugulí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodríguez-Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1632,51 +1632,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Mlaouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1684,51 +1684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
@@ -1779,51 +1779,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Polymerization of Linseed Oil-Based Composite Film: Enhancement of Mechanical and Water Barrier Properties by the Incorporation of Cinnamaldehyde and Organoclay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Guesmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ramzi Ben Romdhane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1896,90 +1896,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.100040. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,321 +2007,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Mahfoudh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02859832v1</w:t>
+                <w:t xml:space="preserve">hal-02893553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Jridi</w:t>
+                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.100477. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.780-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893553v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire O'Connell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,77 +2411,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 59 (7), pp.1137-1153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2515,103 +2515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moncef Nasri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 97, pp.105196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2639,622 +2639,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 83, pp.326 - 339. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818340v1</w:t>
+                <w:t xml:space="preserve">hal-01895882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895882v1</w:t>
+                <w:t xml:space="preserve">hal-01615642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadhla Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.369 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01615642v1</w:t>
+                <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.326 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01667306v1</w:t>
+                <w:t xml:space="preserve">hal-01818340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3305,90 +3305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Nyagaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (26), pp.6906 - 6916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3416,5289 +3416,5289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432388v1</w:t>
+                <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432119v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432146v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01432199v1</w:t>
+                <w:t xml:space="preserve">hal-01432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salwa Bornaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9/10, pp.32-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02510663v1</w:t>
+                <w:t xml:space="preserve">hal-05385487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salwa Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46, pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385487v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabra M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amouzou Kd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the impact of various natural cross-linkers for gelatin coatings on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Rassamni L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Développement et caractérisation de films biodégradables à base de gélatine et d’isolat protéique de la peau de seiche commune (Sepia officinalis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedi O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de Biotechnologie et Valorisation des Bio-Ressources.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties and antioxidant activity of cuttlefish (Sepia officinalis) skin protein isolate / gelatin blend films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedia O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05335164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancement of thermal, mechanical, barrier and structural properties of blend polysaccharide and protein edible film by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Bornaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517504v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pišonić P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stulić V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ščetar M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517456v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degoutin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher V.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moundanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muñoz-Shugulí C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galotto M.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avidos L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisonic P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scetar M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517500v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ščetar M</w:t>
+                <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystianiak A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heintz O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ml</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517453v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offei C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517496v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léonard Ml</w:t>
+                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517490v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhel M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poulain C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brachais Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torres-Mediano A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriana Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Landy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Fourmentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How bio-orientation influences the barrier properties of PLA films of different grades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degoutin S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedia O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanner C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337392v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337398v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337447v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337381v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopol 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337451v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matbim</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337443v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268994v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272782v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bornaz S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neutrons and foods.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337361v1</w:t>
-              </w:r>
-[...1524 lines deleted...]
-                <w:t xml:space="preserve">hal-05334857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8716,90 +8716,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et procédés d'emballage pour les industries alimentaires, cosmétiques et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scetar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8830,90 +8830,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging Materials and Processing for Food, Pharmaceuticals and Cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kata Galic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 386pp, 2021, 978-1-78945-039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8963,51 +8963,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de traitements de réticulation sans solvant sur les propriétés de films à base de gélatine et chitosan encapsulant ou non des antioxydants naturels : caractérisations physico-chimiques et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne; Université de Carthage (Tunisie), 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9124,51 +9124,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="910834AF"/>
+    <w:nsid w:val="932D9F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9355,51 +9355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>