--- v2 (2026-04-29)
+++ v3 (2026-05-19)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -320,295 +320,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking on release properties of gallic acid from polyvinyl alcohol-based films for packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Stanley</w:t>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Poulain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Kokou Donald Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+                <w:t xml:space="preserve">Valérie Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Culliton</w:t>
+                <w:t xml:space="preserve">Stéphanie Degoutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 179, pp.112793. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556006v1</w:t>
+                <w:t xml:space="preserve">hal-05612426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Material characterisation of bioplastics: Influence of different starch sources in fish gelatin-based blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+                <w:t xml:space="preserve">Jade Stanley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iva Čanak</w:t>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Dujmović</w:t>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
+                <w:t xml:space="preserve">David Culliton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+              <w:t xml:space="preserve">Materials Today Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 34, pp.101344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtsust.2026.101344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05476211v1</w:t>
+                <w:t xml:space="preserve">hal-05556006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional variations in Mediterranean diet adherence: a sociodemographic and lifestyle analysis across Mediterranean and non-Mediterranean regions within the MEDIET4ALL project</w:t>
               </w:r>
@@ -722,1710 +722,1710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05106102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+                <w:t xml:space="preserve">Properties of Plant Extracts from Adriatic Maritime Zone for Innovative Food and Packaging Applications: Insights into Bioactive Profiles, Protective Effects, Antioxidant Potentials and Antimicrobial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Babić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+                <w:t xml:space="preserve">Tea Sokač Cvetnić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Dujmović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Čakić Semenčić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu17142280⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (8), pp.906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox14080906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05164995v1</w:t>
+                <w:t xml:space="preserve">hal-05476211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
+                <w:t xml:space="preserve">Exploring Determinants of Mediterranean Lifestyle Adherence: Findings from the Multinational MEDIET4ALL e-Survey Across Ten Mediterranean and Neighboring Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Boujelbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atef Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (14), pp.2280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu17142280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106100v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria-Jose Fabra</w:t>
+                <w:t xml:space="preserve">Changes in the structure and barrier properties induced by corona atmospheric plasma process applied on wet gelatin layers for packaging film applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+                <w:t xml:space="preserve">Anna Krystianiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Ščetar</w:t>
+                <w:t xml:space="preserve">Olivier Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 169, pp.111624. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111624⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 160 (3), pp.110858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.110858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106103v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrocolloid-based coatings applied on biobased/biodegradable food flexible packaging, A review. Part 1 - Biopolymer to coat and available technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Jose Fabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Ščetar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iva Čanak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox13111417⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 169, pp.111624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2025.111624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106098v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+                <w:t xml:space="preserve">Edible Coatings for Fish Preservation: Literature Data on Storage Temperature, Product Requirements, Antioxidant Activity, and Coating Performance—A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petra Pišonić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Ščetar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibor Janči</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iva Čanak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antioxidants </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (11), pp.1417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox13111417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788720v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Chambin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cristina Muñoz-Shugulí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Guarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María José Galotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (7), pp.3045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28073045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788766v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and Evaluation of the Properties of Active Films for High-Fat Fruit and Vegetable Packaging</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">María José Galotto</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Mlaouah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Helene Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28073045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 103 (3), pp.1115-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785363v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive antioxidant coatings for poly(lactic acid) packaging films: polyphenols affect coating structure and their release in a food simulant</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergic versus Antagonist Effects of Rutin on Gallic Acid or Coumarin Incorporated into Chitosan Active Films: Impacts on Their Release Kinetics and Antioxidant Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.12106⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (11), pp.1934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antiox12111934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763082v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Polymerization of Linseed Oil-Based Composite Film: Enhancement of Mechanical and Water Barrier Properties by the Incorporation of Cinnamaldehyde and Organoclay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Surface Corona Discharge Process on Functional and Antioxidant Properties of Bio-Active Coating Applied onto PLA Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thouraya Barhoumi-Slimi</w:t>
+                <w:t xml:space="preserve">Ana Božović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Katarina Tomašević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (22), pp.8089. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27228089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12040859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178593v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Polymerization of Linseed Oil-Based Composite Film: Enhancement of Mechanical and Water Barrier Properties by the Incorporation of Cinnamaldehyde and Organoclay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Guesmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Gilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+                <w:t xml:space="preserve">Mohamed Ramzi Ben Romdhane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thouraya Barhoumi-Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100040⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (22), pp.8089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27228089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211745v1</w:t>
+                <w:t xml:space="preserve">hal-05178593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+                <w:t xml:space="preserve">How the temperature and salt content of food simulant affect the release of tyrosol or phenolic acids from bioactive films?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Nasri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
+              <w:t xml:space="preserve">Future Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.100040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fufo.2021.100040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893553v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive films based on cuttlefish (Sepia officinalis) skin gelatin incorporated with cuttlefish protein hydrolysates: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
+              <w:t xml:space="preserve">Food Packaging and Shelf Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.100477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fpsl.2020.100477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859832v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
+                <w:t xml:space="preserve">Modeling of the release kinetics of phenolic acids embedded in gelatin/chitosan bioactive-packaging films: Influence of both water activity and viscosity of the food simulant on the film structure and antioxidant activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+                <w:t xml:space="preserve">Rima Mahfoudh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.780-794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2020.05.199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171900v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive edible films for food applications : Inluence of the bioactive compounds on film structure and properties</w:t>
               </w:r>
@@ -2509,2343 +2509,5220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption kinetic of aroma compounds by edible bio-based films from marine-by product macromolecules: Effect of relative humidity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire O'Connell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Viaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105196⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 298, pp.125064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2019.125064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02173248v1</w:t>
+                <w:t xml:space="preserve">hal-02171900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Maillard reaction and temperature on functional, structure and bioactive properties of fish gelatin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97, pp.105196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2019.105196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895882v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bioactive edible films for food applications : mechanisms of antimicrobial and antioxidant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10408398.2018.1494132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01615642v1</w:t>
+                <w:t xml:space="preserve">hal-01895882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Composite bioactive films based on smooth-hound viscera proteins and gelatin: Physicochemical characterization and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Nasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.176 - 186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2017.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01667306v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of functional properties and release kinetics on antioxidant activity of biopolymer active films and coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cadhla Tanner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, pp.369 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2017.09.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01818340v1</w:t>
+                <w:t xml:space="preserve">hal-01667306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Enhancement of structural, functional and antioxidant properties of fish gelatin films using Maillard reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Kchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ola Abdelhedi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.326 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01557037v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and characterization of cuttlefish (Sepia officinalis) skin gelatin-protein isolate blend films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ola Abdelhedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01846⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (2), pp.1491-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.06.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895798v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01557037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antioxidant Activity and Release Kinetics of Caffeic and p -Coumaric Acids from Hydrocolloid-Based Active Films for Healthy Packaged Food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Nyagaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Seuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (26), pp.6906 - 6916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.8b01846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432119v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Release of coumarin incorporated into chitosan-gelatin irradiated films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saphwan Al-Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56, pp.266 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432146v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled release of tyrosol and ferulic acid encapsulated in chitosan–gelatin films after electron beam irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 118, pp.81 - 86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2015.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tuning the Functional Properties of Polysaccharide-Protein Bio-Based Edible Films by Chemical, Enzymatic, and Physical Cross-Linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (4), pp.739 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.12210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01432199v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Impact of electron beam irradiation on fish gelatin film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.03.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432388v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+                <w:t xml:space="preserve">Release behavior of quercetin from chitosan-fish gelatin edible films influenced by electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.315 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2016.02.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385487v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tyrosol, quercetin or ferulic acid and electron beam irradiation to cross-link chitosan–gelatin films: A structure–function approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Hélène Brachais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67, pp.113-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2015.03.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélanges protéines-polyosides pour des applications en emballage alimentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9/10, pp.32-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic analyses of the influence of electron beam irradiation doses on mechanical, transport properties and microstructure of chitosan-fish gelatin blend films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salwa Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.37-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2014.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02510663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release of allyl isothiocyanate from antifungal hydrogels based on sodium alginate and β-cyclodextrin inclusion complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muñoz-Shugulí C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galotto M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of biorientation and humidity on PLA films and PVA coatings for enhanced performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moundanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GFGP2025-53ème colloque national du Groupe Français d’études et d’applications des Polymères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gelatin-zein coated paper sheet with enhanced properties for food packaging applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of chlorogenic acid or essential oils of carrageenan-alginate edible films on structural, functional and release properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pišonić P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stulić V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ščetar M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of formulation on the release kinetic of sea fennel (Crithmum maritimum) extract and chlorogenic acid incorporated into carrageenan-based films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avidos L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pisonic P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klepac D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scetar M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifications of structural and barrier characteristics of wet gelatin layers subjected to corona air plasma for packaging uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystianiak A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heintz O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ml</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Corona surface treatment on antioxidant-PLA films coated with gelatine-based layer incorporating different phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offei C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of annealing and humidity on the barrier properties of different bi-oriented PLA films of different grades.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How bio-orientation influences the barrier properties of PLA films of different grades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of cloisite incorporation on the functional properties of coated active-PLA packaging films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhel M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poulain C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brachais Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torres-Mediano A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SLAP2024 (XVIII Simposio Latinoamericano de Polímeros, XV Congreso Iberoamericano de Polímeros y XI Coloquio de Macromoléculas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Puerto Varas, Chile</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanofibrous active food packaging based on sodium alginate and cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Jamal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Gaucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriana Kfoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Landy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Fourmentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21st International Conference on Cyclodextrins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antioxidant activity related to physico-chemical properties of chitosan-gelatin bioactive films: kinetic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanner C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Maillard reaction on physico-chemical properties of fish gelatin based film.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kchaou H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhedia O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jridi M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Release of tyrosol and ferulic acid from biomaterial-based edible films modulated by irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitosan-gelatin blend film: effect of films thickness, relative humidity conditions and polymer ratio on functional properties of edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matbim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics: Drug Delivery.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biopol 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, San Sebastian, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controlled release of quercetin encapsulated in biopolymer films modulated by electron beam irradiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st European Conference on Pharmaceutics – Drug Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of functionality in complex food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to favor crosslinking in hydrocolloid-based edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of film irradiation on the release of quercetin encapsulated in chitosan-gelatin edible films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on Delivery of Functionality in Complex Food Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of electron beam irradiation on mechanical, barrier and structural properties of chitosan-fish gelatin blend films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaïeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornaz S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neutrons and foods.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative effects of both active compounds (ferulic acid and tyrosol) and electron beam irradiation on the functional properties of edible protein-polysaccharide films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bornaz S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Voilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amouzou Kd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bôle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaucher V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degoutin S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517423v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Development of composite fish gelatin-based films: role of zein, psyllium and shellac incorporation on their functional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabra M.J</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">4th Food Chemistry Conference: Reshaping Global Food System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517433v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of annealing and crosslinking of PVA films on gallic acid release kinetics and antioxidant properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of films for enhanced barrier properties of biodegradable packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurek M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabra M.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4th International Circular Packaging Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05517402v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the impact of various natural cross-linkers for gelatin coatings on their functional properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Rassamni L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4860,113 +7737,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Gums and Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et caractérisation de films biodégradables à base de gélatine et d’isolat protéique de la peau de seiche commune (Sepia officinalis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedi O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4985,113 +7862,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Biotechnologie et Valorisation des Bio-Ressources.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Tabarka, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and antioxidant activity of cuttlefish (Sepia officinalis) skin protein isolate / gelatin blend films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kchaou H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhedia O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jridi M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,194 +7987,194 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of irradiation on chitosan-gelatin film properties for controlled release.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Conference on Biobased and Biodegradable Polymers - BIOPOL2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BIOPOL2015, Oct 2015, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05272086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of interactions induced by electron beam irradiation of hydrocolloid edible films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5326,194 +8203,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Release of natural antioxidants from hydrocolloid edible films affected by irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Gums &amp; Stabilisers for the Food Industry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Wrexham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling effect of natural antioxidants addition and electron beam irradiation on chitosan-fish gelatin films properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5542,3352 +8419,609 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matbim</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saragosse, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
+                <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334848v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between moisture transfer, water wettability and structure of gelatin based films treated or not by electron beam.</w:t>
+                <w:t xml:space="preserve">Influence of electron beam irradiation on the release of natural antioxidant encapsulated in biopolymer blend films: application as active packaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Water in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Timisoara, Romania</w:t>
+              <w:t xml:space="preserve">Ionizing Radiation and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334823v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of thermal, mechanical, barrier and structural properties of blend polysaccharide and protein edible film by electron beam irradiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Bornaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Voilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionizing Radiation and Polymers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334857v1</w:t>
-              </w:r>
-[...2741 lines deleted...]
-                <w:t xml:space="preserve">hal-05337361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux et procédés d'emballage pour les industries alimentaires, cosmétiques et pharmaceutiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Scetar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE editions, 376pp, 2022, 978-1-78948-039-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging Materials and Processing for Food, Pharmaceuticals and Cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Debeaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kata Galic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mia Kurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8895,51 +9029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE, 386pp, 2021, 978-1-78945-039-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8949,114 +9083,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de traitements de réticulation sans solvant sur les propriétés de films à base de gélatine et chitosan encapsulant ou non des antioxydants naturels : caractérisations physico-chimiques et application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Benbettaieb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne; Université de Carthage (Tunisie), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015DIJOS045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01281733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9124,51 +9258,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="932D9F65"/>
+    <w:nsid w:val="2A3AC13A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9355,51 +9489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-benbettaieb" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8454-2218" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/191666696" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05555979v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilou Avidos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Babi&#263;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Kurek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Debeaufort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbettaieb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2026.101731" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612426v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime B&#244;le" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Donald Amouzou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gaucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Degoutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112793" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Stanley" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Poulain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Brachais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Culliton" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2026.101344" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Boujelbane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Salem" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kerkeni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2025.1596681" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476211v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tea Soka&#269; Cvetni&#263;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva &#268;anak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Dujmovi&#263;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca &#268;aki&#263; Semen&#269;i&#263;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox14080906" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164995v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17142280" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure L&#233;onard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.110858" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jose Fabra" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Ghasemi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario &#352;&#269;etar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2025.111624" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106098v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Pi&#353;oni&#263;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Jan&#269;i" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox13111417" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Mu&#241;oz-Shugul&#237;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Mercado" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Benbetta&#239;eb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guarda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jos&#233; Galotto" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28073045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03763082v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Mlaouah" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moundanga" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Helene Brachais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.12106" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788766v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Jacobs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12111934" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788720v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bo&#382;ovi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Toma&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12040859" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Guesmi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ramzi Ben Romdhane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thouraya Barhoumi-Slimi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27228089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211745v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Cox" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Gilbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2021.100040" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02893553v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Kchaou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Jridi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Nasri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fpsl.2020.100477" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Mahfoudh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2020.05.199" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01643880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2017.1393384" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02171900v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire O'Connell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Viaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Seuvre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2019.125064" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173248v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2019.105196" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Debeaufort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2018.1494132" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01615642v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ola Abdelhedi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Nasri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2017.08.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PD01P40Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01667306v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cadhla Tanner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2017.09.065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLVZF2V0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01557037v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.06.056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895798v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Nyagaya" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b01846" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432119v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saphwan Al-Assaf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2015.12.026" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432091v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2015.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432146v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.12210" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432199v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.03.034" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ5MQR67-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01432388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2016.02.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2015.03.060" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HNB9MK9Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385487v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Voilley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02510663v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Bornaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2014.09.038" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSJXSV26-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu&#241;oz-Shugul&#237; C" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez Mercado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galotto M.J" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517513v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Degoutin S" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moundanga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517453v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pi&#353;oni&#263; P." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klepac D" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuli&#263; V" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#269;etar M" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517496v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avidos L" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pisonic P" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scetar M" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517490v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brachais Ch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystianiak A" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heintz O" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ml" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517456v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Offei C" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517504v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher V" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283212v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05283233v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel M" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poulain C" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torres-Mediano A" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04505609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Jamal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gaucher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriana Kfoury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338834v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanner C" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05338851v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kchaou H" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedia O" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jridi M" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337447v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337381v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05268994v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272782v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337398v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337361v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bornaz S" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05337372v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517402v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amouzou Kd" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517423v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurek M" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabra M.J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05517389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Rassamni L" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335145v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhedi O" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335164v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272086v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334881v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334872v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334917v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Bornaz" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334848v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05334857v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kata Galic" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scetar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05282434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281733v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS045" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>