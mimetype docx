--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -558,274 +558,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
+                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267583v1</w:t>
+                <w:t xml:space="preserve">hal-05267587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
+                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.974-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267587v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
               </w:r>
@@ -984,64 +984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunat Bizandry Tiavarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.105416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1114,51 +1114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.124522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.110473. </w:t>
@@ -1646,51 +1646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 165, pp.104941. </w:t>
@@ -1901,51 +1901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 206, pp.122855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,51 +2005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.109961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2341,3900 +2341,3912 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298867v1</w:t>
+                <w:t xml:space="preserve">hal-02298873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Serra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298873v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
+                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Nouigues</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Catherine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298900v1</w:t>
+                <w:t xml:space="preserve">hal-02298907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
+                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Legrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Soumaya Nouigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (45), pp.44991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298907v1</w:t>
+                <w:t xml:space="preserve">hal-02298900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of bactericidal cationic PDMS surfaces using a facile and efficient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 360, pp.866-874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hager Labib</w:t>
+                <w:t xml:space="preserve">Wannarat Panwiriyarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Aloui</w:t>
+                <w:t xml:space="preserve">Varaporn Tanrattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298813v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.828-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298925v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic synthesis of novel renewable non-isocyanate polyhydroxyurethanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jauseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (6), pp.758-764. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.27908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of renewable nonisocyanate polyurethanes (NIPUs) from dimethylcarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (11), pp.1351-1359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.27568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic synthesis of new telechelic polycarbonates and study of their chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.127-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of polyamide structure-property relationships by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Curat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (15), pp.1697-1704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward approach to graft bioactive polysaccharides onto polyurethane surfaces using an ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 314, pp.301-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of novel biosourced AA-BB polyamides with dangling chains from methyl ricinoleate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Désilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 116 (7), pp.918-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ejlt.201400096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tandem mass spectrometry of low solubility polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 808, pp.3-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2013.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomimetic engineering of non-adhesive glycocalyx-like PDMS surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Windy Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 172 (1), pp.e140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically modified polysulfones for molecular imprinting. Synthesis and complexation with a fluorescent model template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabathié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Fournier-Nöel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 73 (3), pp. 531-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00875893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Click grafting of seaweed polysaccharides onto PVC surfaces using an ionic liquid as solvent and catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.1644-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00972593v1</w:t>
+                <w:t xml:space="preserve">hal-00908526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click grafting of seaweed polysaccharides onto PVC surfaces using an ionic liquid as solvent and catalyst</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 283, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908526v1</w:t>
+                <w:t xml:space="preserve">hal-00972593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of self-disinfecting PVC surfaces using the click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (11), pp.1464-1472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of bacteria repellent PVC surfaces using the click chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellulose</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20 (6), pp.2779-2790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10570-013-0060-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-based and solvent-free characterization of low solubility and low molecular weight polyamides by mass spectrometry: a complementary approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (11), pp.1347-1354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rcm.6231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green synthesis process of a polyurethane-silver nanocomposite having biocide surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 44 (12), pp.1230-1237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/pj.2012.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Bunel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (46), pp.10871-10874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299166v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Semetey</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (3), pp.1677-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299204v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct selective reductive amination of carbonyl telechelic oligoisoprenes: elaboration of promising tri- and tetrafunctionalized oligoisoprene intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (43), pp.7726-7730. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of telechelic cis-1,4-polyisoprene cationomers in the synthesis of antibacterial ionic polyurethanes and copolyurethanes bearing ammonium groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (29), pp.4200-4208. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2007.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of new hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs): influence of isocyanate and chain extender nature and their equivalent ratios on the mechanical and thermal properties of PUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), Paper No 48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/epoly.2006.6.1.619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00458436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs). Part 1. Influence of molecular weight and chemical modification of HTPI on the mechanical and thermal properties of PUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6869-6877. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well defined amino telechelic cis-1,4-oligoisoprenes from carbonyl telechelic oligomers; first studies of their potentialities as polyurethane or polyurea materials precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6844-6854. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6244,340 +6256,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched difunctional compounds from fatty acids of natural origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR 2989376 A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of new branched and unsaturated compounds for the manufacture of crosslinkable polymers such as polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desilles,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO 2013156341 A1. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for treating surfaces containing Si-​H groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2008041187 A2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6587,51 +6599,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Meiosis in Rat Prepubertal Testicular Tissue under in Vitro Sequential Culture Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6690,51 +6702,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6744,114 +6756,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of new polyurethanes from carbonyltelechelic cis-1,4-polyisoprene obtained by controlled degradation of high molecular weight cis 1,4 polyisoprene : study of their mechanical, thermal and biocidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université du Maine, Le Mans., 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6919,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="94195167"/>
+    <w:nsid w:val="6B45C227"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7150,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93HQF6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>