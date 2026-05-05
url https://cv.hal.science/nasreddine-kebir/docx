--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -220,828 +220,828 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Isocyanate-Free Biobased Polyurea Vitrimers with Dynamic Hydrogen and Imine Bonds, Offering Ambient Self-Healing, Reprocessing, and Recycling Properties</w:t>
+                <w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bao Ding</w:t>
+                <w:t xml:space="preserve">Yudong Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Follain</w:t>
+                <w:t xml:space="preserve">Elano Nery Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+                <w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01626⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.18849-18860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392717v1</w:t>
+                <w:t xml:space="preserve">hal-04752397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of Isocyanate-Free Biobased Polyurea Vitrimers with Dynamic Hydrogen and Imine Bonds, Offering Ambient Self-Healing, Reprocessing, and Recycling Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t>
+                <w:t xml:space="preserve">Bao Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.18849-18860. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (1), pp.538-549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752397v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Biobased Nonisocyanate Polyurea Materials with Shape-Memory Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02252⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392709v1</w:t>
+                <w:t xml:space="preserve">hal-05267587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.974-990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267587v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267583v1</w:t>
+                <w:t xml:space="preserve">hal-03936115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Biobased Nonisocyanate Polyurea Materials with Shape-Memory Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (1), pp.167-176. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (12), pp.10416-10425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936115v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05392709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of flexible biobased non-isocyanate polyurethane (NIPU) foams using the transurethanization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortunat Bizandry Tiavarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 181, pp.105416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1088,77 +1088,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyurethane coatings from formulations with low isocyanate content using a transurethane polycondensation route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 240, pp.124522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 152, pp.110473. </w:t>
@@ -1646,51 +1646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 165, pp.104941. </w:t>
@@ -1754,51 +1754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapio Salmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1875,77 +1875,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crosslinked Non-Isocyanate Polyurethane Acrylate (NIPUA) coatings through a transurethane polycondensation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 206, pp.122855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2005,64 +2005,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 394, pp.125912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2109,77 +2109,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-crosslinked coatings from an acrylate terminated non-isocyanate polyurethane (NIPU) and reactive diluent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boisaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138, pp.109961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ceren Süer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melda Altikatoğlu Yapaöz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinem Ö. Okullu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2341,541 +2341,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 107, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298873v1</w:t>
+                <w:t xml:space="preserve">hal-02298867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Benoit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 107, pp.155-163. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298867v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Legrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Soumaya Nouigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moranne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (45), pp.44991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298907v1</w:t>
+                <w:t xml:space="preserve">hal-02298900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Nouigues</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Catherine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298900v1</w:t>
+                <w:t xml:space="preserve">hal-02298907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of bactericidal cationic PDMS surfaces using a facile and efficient approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Kriegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2942,372 +2942,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wannarat Panwiriyarat</w:t>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varaporn Tanrattanakul</w:t>
+                <w:t xml:space="preserve">Hager Labib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pilard</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Faten Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 133 (5), </w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.828-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298925v1</w:t>
+                <w:t xml:space="preserve">hal-02298813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wannarat Panwiriyarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Martin</w:t>
+                <w:t xml:space="preserve">Varaporn Tanrattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02298813v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic synthesis of novel renewable non-isocyanate polyhydroxyurethanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Jauseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (6), pp.758-764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3366,90 +3366,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and properties of renewable nonisocyanate polyurethanes (NIPUs) from dimethylcarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (11), pp.1351-1359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3508,77 +3508,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalytic synthesis of new telechelic polycarbonates and study of their chemical reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Plasseraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66, pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3784,64 +3784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 314, pp.301-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3913,64 +3913,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Désilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4085,51 +4085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 808, pp.3-9. </w:t>
@@ -4173,812 +4173,812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic engineering of non-adhesive glycocalyx-like PDMS surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemically modified polysulfones for molecular imprinting. Synthesis and complexation with a fluorescent model template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bernardin</w:t>
+                <w:t xml:space="preserve">Nathalie Sabathié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Windy Mussard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Estève</w:t>
+                <w:t xml:space="preserve">Clara Fournier-Nöel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.227⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 73 (3), pp. 531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299143v1</w:t>
+                <w:t xml:space="preserve">hal-00875893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically modified polysulfones for molecular imprinting. Synthesis and complexation with a fluorescent model template</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 283, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875893v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Click grafting of seaweed polysaccharides onto PVC surfaces using an ionic liquid as solvent and catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra S. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 98 (2), pp.1644-1649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Design of self-disinfecting PVC surfaces using the click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (11), pp.1464-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972593v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of self-disinfecting PVC surfaces using the click chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Design of bacteria repellent PVC surfaces using the click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gadenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.2779-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-013-0060-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.08.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299151v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of bacteria repellent PVC surfaces using the click chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Biomimetic engineering of non-adhesive glycocalyx-like PDMS surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 20 (6), pp.2779-2790. </w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (1), pp.e140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-013-0060-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298996v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-based and solvent-free characterization of low solubility and low molecular weight polyamides by mass spectrometry: a complementary approach.</w:t>
               </w:r>
@@ -5016,51 +5016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M. Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (11), pp.1347-1354. </w:t>
@@ -5123,77 +5123,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green synthesis process of a polyurethane-silver nanocomposite having biocide surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Mtimet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5234,393 +5234,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02298755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincent Semetey</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (3), pp.1677-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299204v1</w:t>
+                <w:t xml:space="preserve">hal-02299166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Bunel</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 122 (3), pp.1677-1687. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (46), pp.10871-10874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299166v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct selective reductive amination of carbonyl telechelic oligoisoprenes: elaboration of promising tri- and tetrafunctionalized oligoisoprene intermediates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 48 (43), pp.7726-7730. </w:t>
@@ -5670,103 +5670,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of telechelic cis-1,4-polyisoprene cationomers in the synthesis of antibacterial ionic polyurethanes and copolyurethanes bearing ammonium groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (29), pp.4200-4208. </w:t>
@@ -5816,103 +5816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of new hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs): influence of isocyanate and chain extender nature and their equivalent ratios on the mechanical and thermal properties of PUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (1), Paper No 48. </w:t>
@@ -5950,103 +5950,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs). Part 1. Influence of molecular weight and chemical modification of HTPI on the mechanical and thermal properties of PUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6869-6877. </w:t>
@@ -6096,103 +6096,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of well defined amino telechelic cis-1,4-oligoisoprenes from carbonyl telechelic oligomers; first studies of their potentialities as polyurethane or polyurea materials precursors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6844-6854. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6270,77 +6270,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched difunctional compounds from fatty acids of natural origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6388,77 +6388,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of new branched and unsaturated compounds for the manufacture of crosslinkable polymers such as polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6519,51 +6519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for treating surfaces containing Si-​H groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2008041187 A2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6613,103 +6613,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Meiosis in Rat Prepubertal Testicular Tissue under in Vitro Sequential Culture Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Saulnier</w:t>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
@@ -6770,51 +6770,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of new polyurethanes from carbonyltelechelic cis-1,4-polyisoprene obtained by controlled degradation of high molecular weight cis 1,4 polyisoprene : study of their mechanical, thermal and biocidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université du Maine, Le Mans., 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6931,51 +6931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B45C227"/>
+    <w:nsid w:val="5A8CB117"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93HQF6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93HQF6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>