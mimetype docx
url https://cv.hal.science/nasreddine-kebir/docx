--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -16,50 +16,56 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nasreddine KEBIR </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de Conférences (HDR) en chimie et physico-chimie des polymères</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -113,53 +119,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">106959247</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wB_7j4IAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAD-5610-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -186,191 +213,178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Waterborne vs solvent-borne 1 K/2 K polyurethane coatings: Network formation and performance of Bayhydrol®-based systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elano Nery Ferreira</w:t>
+                <w:t xml:space="preserve">Pierre Boisaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.18849-18860. </w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 216, pp.110180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2026.110180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752397v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Isocyanate-Free Biobased Polyurea Vitrimers with Dynamic Hydrogen and Imine Bonds, Offering Ambient Self-Healing, Reprocessing, and Recycling Properties</w:t>
               </w:r>
@@ -382,5871 +396,6368 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bao Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (1), pp.538-549. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c01626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epoxidation Showdown: Unveiling the Kinetics of Vegetable Oils vs Their Methyl Ester Counterparts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Valette</w:t>
+                <w:t xml:space="preserve">Elano Nery Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+                <w:t xml:space="preserve">Nágila Maria Pontes Silva Ricardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Astruc</w:t>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 63 (44), pp.18849-18860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.4c02712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267587v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Biobased Nonisocyanate Polyurea Materials with Shape-Memory Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bao Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Express Polymer Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (9), pp.974-990. </w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (12), pp.10416-10425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267583v1</w:t>
+                <w:t xml:space="preserve">hal-05392709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-Depth Kinetic Modeling and Chemical Analysis for the Epoxidation of Vegetable Oils in a Liquid–Liquid–Solid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Saulnier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Andrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal13020274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936115v1</w:t>
+                <w:t xml:space="preserve">hal-03957361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Biobased Nonisocyanate Polyurea Materials with Shape-Memory Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Design of biobased non-isocyanate polyurethane (NIPU) foams blown with water and/or ethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02252⟩</w:t>
+              <w:t xml:space="preserve">Express Polymer Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (9), pp.974-990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3144/expresspolymlett.2023.72⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392709v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of flexible biobased non-isocyanate polyurethane (NIPU) foams using the transurethanization approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Elaboration of epoxy foam by radical induced cationic frontal polymerization (RICFP): A proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Astruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105416⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.114811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05267591v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyurethane coatings from formulations with low isocyanate content using a transurethane polycondensation route</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+                <w:t xml:space="preserve">Reactivity and structure: epoxidation of cottonseed oil and the corresponding fatty acid methyl ester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Meng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
+                <w:t xml:space="preserve">Sébastien Leveneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124522⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.3333-3344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-023-04985-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612207v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of poly(dimethyl siloxane) surfaces with an antibacterial claramine-derivative through click-chemistry grafting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete meiosis in rat prepubertal testicular tissue under in vitro sequential culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Saulnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Soirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Delessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuzhen Lou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
+                <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105102⟩</w:t>
+              <w:t xml:space="preserve">Andrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (1), pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/andr.13325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612237v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-disinfecting PDMS surfaces with high quaternary ammonium functionality by direct surface photoinitiated polymerization of vinylbenzyl dimethylbutylammonium chloride</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Preparation of flexible biobased non-isocyanate polyurethane (NIPU) foams using the transurethanization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fortunat Bizandry Tiavarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110473⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 181, pp.105416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2022.105416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361056v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of bactericidal PDMS surfaces by benzophenone photo-initiated grafting of polynorbornenes functionalized with quaternary phosphonium or pyridinium groups</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyurethane coatings from formulations with low isocyanate content using a transurethane polycondensation route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110669⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 240, pp.124522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612244v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of bactericidal surfaces with high quaternary ammonium content through photo-initiated polymerization of N-[2-(acryloyloxy)ethyl]-N,N-dimethyl-N-butylammonium iodide from native and thiolated PDMS surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Modification of poly(dimethyl siloxane) surfaces with an antibacterial claramine-derivative through click-chemistry grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Schapman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 165, pp.104941. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.104941⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 170, pp.105102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.105102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357259v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+                <w:t xml:space="preserve">Self-disinfecting PDMS surfaces with high quaternary ammonium functionality by direct surface photoinitiated polymerization of vinylbenzyl dimethylbutylammonium chloride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luis Alberto Ríos</w:t>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 152, pp.110473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515972v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03361056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crosslinked Non-Isocyanate Polyurethane Acrylate (NIPUA) coatings through a transurethane polycondensation approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preparation of bactericidal PDMS surfaces by benzophenone photo-initiated grafting of polynorbornenes functionalized with quaternary phosphonium or pyridinium groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ceren Süer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Eren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122855⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 157, pp.110669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2021.110669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017753v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial properties of metal and PDMS surfaces under weak electric fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Preparation of bactericidal surfaces with high quaternary ammonium content through photo-initiated polymerization of N-[2-(acryloyloxy)ethyl]-N,N-dimethyl-N-butylammonium iodide from native and thiolated PDMS surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuzhen Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125912⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 165, pp.104941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2021.104941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017754v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-crosslinked coatings from an acrylate terminated non-isocyanate polyurethane (NIPU) and reactive diluent</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of steric effects on the kinetics of cyclic-carbonate vegetable oils aminolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Felipe Guzmán Agudelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tapio Salmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109961⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 228, pp.115954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2020.115954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03017751v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocidal activity of ROMP- polymer coatings containing quaternary phosphonium groups</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Melda Altikatoğlu Yapaöz</w:t>
+                <w:t xml:space="preserve">Photo-crosslinked Non-Isocyanate Polyurethane Acrylate (NIPUA) coatings through a transurethane polycondensation approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.008⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.122855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.122855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299309v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial properties of metal and PDMS surfaces under weak electric fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuzhen Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 394, pp.125912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2020.125912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298867v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
+                <w:t xml:space="preserve">Photo-crosslinked coatings from an acrylate terminated non-isocyanate polyurethane (NIPU) and reactive diluent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boisaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Schuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 138, pp.109961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2020.109961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298873v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biocidal activity of ROMP- polymer coatings containing quaternary phosphonium groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ceren Demir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ceren Süer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melda Altikatoğlu Yapaöz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinem Ö. Okullu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.299-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298900v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Elaboration of AA-BB and AB-type Non-Isocyanate Polyurethanes (NIPUs) using a cross metathesis polymerization between methyl carbamate and methyl carbonate groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96, pp.87-96. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2018.07.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298907v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of bactericidal cationic PDMS surfaces using a facile and efficient approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aminolysis of cyclic-carbonate vegetable oils as a non-isocyanate route for the synthesis of polyurethane: A kinetic and thermal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wander Yamil Pérez Sena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoshuang Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Vernières-Hassimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.11.078⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 346, pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.04.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298931v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Faten Aloui</w:t>
+                <w:t xml:space="preserve">Nonisocyanate thermoplastic polyurethane elastomers based on poly(ethylene glycol) prepared through the transurethanization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Nouigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moranne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (45), pp.44991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.44991⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298813v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Non-isocyanate thermoplastic polyureas (NIPUreas) through a methyl carbamate metathesis polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.87-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2017.08.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298925v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic synthesis of novel renewable non-isocyanate polyhydroxyurethanes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Preparation of bactericidal cationic PDMS surfaces using a facile and efficient approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27908⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 360, pp.866-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.11.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298918v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and properties of renewable nonisocyanate polyurethanes (NIPUs) from dimethylcarbonate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synthesis and properties of allyl terminated renewable non-isocyanate polyurethanes (NIPUs) and polyureas (NIPUreas) and study of their photo-crosslinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hager Labib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27568⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.828-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298953v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organocatalytic synthesis of new telechelic polycarbonates and study of their chemical reactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Bigot</w:t>
+                <w:t xml:space="preserve">Elaboration and properties of renewable polyurethanes based on natural rubber and biodegradable poly(butylene succinate) soft segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wannarat Panwiriyarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varaporn Tanrattanakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.04.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.42943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298946v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of polyamide structure-property relationships by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organocatalytic synthesis of novel renewable non-isocyanate polyhydroxyurethanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Jauseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54 (6), pp.758-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107951v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward approach to graft bioactive polysaccharides onto polyurethane surfaces using an ionic liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Louarn</w:t>
+                <w:t xml:space="preserve">Synthesis and properties of renewable nonisocyanate polyurethanes (NIPUs) from dimethylcarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.114⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (11), pp.1351-1359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298991v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of novel biosourced AA-BB polyamides with dangling chains from methyl ricinoleate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Organocatalytic synthesis of new telechelic polycarbonates and study of their chemical reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Plasseraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejlt.201400096⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2015.04.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02298994v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem mass spectrometry of low solubility polyamides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Barrère</w:t>
+                <w:t xml:space="preserve">Synthesis and physicochemical properties of new fatty (co)polyamides as potential UV powder coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+                <w:t xml:space="preserve">Sandra Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.03.064⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 87, pp.171-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2015.05.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107954v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemically modified polysulfones for molecular imprinting. Synthesis and complexation with a fluorescent model template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
+                <w:t xml:space="preserve">Exploration of polyamide structure-property relationships by matrix-assisted laser desorption/ionization time-of-flight mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Curat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lavanant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (15), pp.1697-1704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875893v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Straightforward approach to graft bioactive polysaccharides onto polyurethane surfaces using an ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Louarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 283, pp.411-416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 314, pp.301-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.06.114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972593v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Click grafting of seaweed polysaccharides onto PVC surfaces using an ionic liquid as solvent and catalyst</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Elaboration of novel biosourced AA-BB polyamides with dangling chains from methyl ricinoleate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Désilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.079⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 116 (7), pp.918-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejlt.201400096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908526v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of self-disinfecting PVC surfaces using the click chemistry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tandem mass spectrometry of low solubility polyamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.08.001⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 808, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2013.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299151v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of bacteria repellent PVC surfaces using the click chemistry</w:t>
+                <w:t xml:space="preserve">Biomimetic engineering of non-adhesive glycocalyx-like PDMS surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lafarge</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Aude Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-013-0060-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 172 (1), pp.e140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298996v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic engineering of non-adhesive glycocalyx-like PDMS surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemically modified polysulfones for molecular imprinting. Synthesis and complexation with a fluorescent model template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabathié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fournier-Nöel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Fery-Forgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bernardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marc Estève</w:t>
+                <w:t xml:space="preserve">Jean-Francois Lahitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2013.08.227⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 73 (3), pp. 531-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02299143v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent-based and solvent-free characterization of low solubility and low molecular weight polyamides by mass spectrometry: a complementary approach.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile grafting of bioactive cellulose derivatives onto PVC surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+                <w:t xml:space="preserve">Sandra Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.6231⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 283, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.06.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996358v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis process of a polyurethane-silver nanocomposite having biocide surfaces</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+                <w:t xml:space="preserve">Click grafting of seaweed polysaccharides onto PVC surfaces using an ionic liquid as solvent and catalyst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra S. Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Louarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jouenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/pj.2012.90⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 98 (2), pp.1644-1649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.07.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02298755v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of self-disinfecting PVC surfaces using the click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Bunel</w:t>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (11), pp.1464-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2013.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299166v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Windy Mussard</w:t>
+                <w:t xml:space="preserve">Design of bacteria repellent PVC surfaces using the click chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lafarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Schapman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gadenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Semetey</w:t>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (6), pp.2779-2790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-013-0060-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299204v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct selective reductive amination of carbonyl telechelic oligoisoprenes: elaboration of promising tri- and tetrafunctionalized oligoisoprene intermediates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Solvent-based and solvent-free characterization of low solubility and low molecular weight polyamides by mass spectrometry: a complementary approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hubert-Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M. Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majed Rejaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.089⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (11), pp.1347-1354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.6231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299208v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of telechelic cis-1,4-polyisoprene cationomers in the synthesis of antibacterial ionic polyurethanes and copolyurethanes bearing ammonium groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green synthesis process of a polyurethane-silver nanocomposite having biocide surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Mtimet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jouenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2007.06.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44 (12), pp.1230-1237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/pj.2012.90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02299229v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of new hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs): influence of isocyanate and chain extender nature and their equivalent ratios on the mechanical and thermal properties of PUs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facile and Efficient Control of Bioadhesion on Poly(dimethylsiloxane) by Using a Biomimetic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Windy Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Kriegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Semetey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/epoly.2006.6.1.619⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (46), pp.10871-10874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201101029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458436v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs). Part 1. Influence of molecular weight and chemical modification of HTPI on the mechanical and thermal properties of PUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New crosslinked polyurethane elastomers with various physical properties from natural rubber derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.106⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 122 (3), pp.1677-1687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.34013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299306v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of well defined amino telechelic cis-1,4-oligoisoprenes from carbonyl telechelic oligomers; first studies of their potentialities as polyurethane or polyurea materials precursors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Direct selective reductive amination of carbonyl telechelic oligoisoprenes: elaboration of promising tri- and tetrafunctionalized oligoisoprene intermediates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Campistron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gohier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48 (43), pp.7726-7730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2007.07.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of telechelic cis-1,4-polyisoprene cationomers in the synthesis of antibacterial ionic polyurethanes and copolyurethanes bearing ammonium groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pilard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (29), pp.4200-4208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2007.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of new hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs): influence of isocyanate and chain extender nature and their equivalent ratios on the mechanical and thermal properties of PUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kébir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (1), Paper No 48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/epoly.2006.6.1.619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of hydroxytelechelic cis-1,4-polyisoprene (HTPI) in the synthesis of polyurethanes (PUs). Part 1. Influence of molecular weight and chemical modification of HTPI on the mechanical and thermal properties of PUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (18), pp.6869-6877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of well defined amino telechelic cis-1,4-oligoisoprenes from carbonyl telechelic oligomers; first studies of their potentialities as polyurethane or polyurea materials precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Campistron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pilard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (18), pp.6844-6854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.05.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6256,340 +6767,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branched difunctional compounds from fatty acids of natural origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2989376 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of new branched and unsaturated compounds for the manufacture of crosslinkable polymers such as polyamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desilles,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majed Rejaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2013156341 A1. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for treating surfaces containing Si-​H groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Semetey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2008041187 A2. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6599,154 +7110,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Meiosis in Rat Prepubertal Testicular Tissue under in Vitro Sequential Culture Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Soirey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kébir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Delessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Rives-Feraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Congress of Andrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Barcelone, Spain. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6756,114 +7267,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of new polyurethanes from carbonyltelechelic cis-1,4-polyisoprene obtained by controlled degradation of high molecular weight cis 1,4 polyisoprene : study of their mechanical, thermal and biocidal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasreddine Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polymères. Université du Maine, Le Mans., 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02299448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse de matériaux biosourcés et de biomatériaux antibactériens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasreddine Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chimie. Université de Rouen Normandie, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05616556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6931,51 +7536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A8CB117"/>
+    <w:nsid w:val="A25DFDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7162,51 +7767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93HQF6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nasreddine-kebir" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5390-157X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106959247" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wB_7j4IAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAD-5610-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613183v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boisaubert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Schuller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine K&#233;bir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2026.110180" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392717v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bao Ding" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c01626" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752397v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Meng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elano Nery Ferreira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;gila Maria Pontes Silva Ricardo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Kebir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leveneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.4c02712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392709v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02252" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957361v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoshuang Cai" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal13020274" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3144/expresspolymlett.2023.72" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267587v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Astruc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114811" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04245671v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-023-04985-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Saulnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Soirey" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delessard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rives-Feraille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/andr.13325" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fortunat Bizandry Tiavarison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2022.105416" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612207v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124522" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612237v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuzhen Lou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Schapman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Mercier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alexandre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.105102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361056v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110473" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ceren S&#252;er" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Eren" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2021.110669" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357259v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2021.104941" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Felipe Guzm&#225;n Agudelo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wander Yamil P&#233;rez Sena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapio Salmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto R&#237;os" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2020.115954" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.122855" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017754v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2020.125912" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2020.109961" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299309v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ceren Demir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melda Altikato&#287;lu Yapa&#246;z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinem &#214;. Okullu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.06.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2018.07.045" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298873v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Verni&#232;res-Hassimi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Serra" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.04.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298900v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Nouigues" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moranne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.44991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Legrand" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.08.046" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V93HQF6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Kriegel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Est&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Semetey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.11.078" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298813v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager Labib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Aloui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.06.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298925v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wannarat Panwiriyarat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varaporn Tanrattanakul" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.42943" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TFSG42LF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Duval" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauseau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27908" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7MW84SVM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Charvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27568" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSSD58VH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298946v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Plasseraud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2015.04.046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046169v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Rejaibi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2015.05.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBF4MKZN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107951v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Curat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hubert-Roux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lavanant" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6939" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0DG0KC5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298991v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Louarn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.06.114" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS8WFCL7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298994v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;silles" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.201400096" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XH7H2MS7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107954v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.03.064" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C03HC9K7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299143v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windy Mussard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2013.08.227" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X92V6FH3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875893v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabathi&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fournier-N&#246;el" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Fery-Forgues" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lahitte" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2012.12.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972593v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.06.123" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908526v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra S. Bigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.07.079" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lafarge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2013.08.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JRZ7L8BZ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298996v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gadenne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-013-0060-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A4CB8158F66FEB1BBAE0923D80F3F0E6793382C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M. Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.6231" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NWJ0RBZX-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298755v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Mtimet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/pj.2012.90" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299204v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201101029" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MDWKBH7V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299166v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Campistron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Laguerre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.34013" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CC5N5340-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299208v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gohier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2007.07.089" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G8G4XVW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299229v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2007.06.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-058LQPD7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458436v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/epoly.2006.6.1.619" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299306v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.106" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5ZV2JRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299301v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.05.122" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7BFPXJRW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299346v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desilles," TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02299448v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05616556v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>