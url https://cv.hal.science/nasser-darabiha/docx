--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -413,3024 +413,2998 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised virtual chemistry formalism with standardised thermodynamics, kinetics and complex transport properties</w:t>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301985v2</w:t>
+                <w:t xml:space="preserve">hal-05560859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual chemistry framework compatible with thermodynamic and kinetic standards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A generalised virtual chemistry formalism with standardised thermodynamics, kinetics and complex transport properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316906v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A virtual chemistry framework compatible with thermodynamic and kinetic standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.105894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2025.105894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909869v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Equivalence Ratio On Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and Les Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kruljevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurora Maffina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Antoine Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4063832⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 273, pp.113945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2024.113945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301249v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A turbulent combustion model for soot formation at the LES subgrid-scale using virtual chemistry approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Equivalence Ratio On Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and Les Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Maffina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4063832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935765v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency analysis of ignition by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of Spectral Absorption Function Range via LII Measurements of Flame-Synthesized TiO Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghwa Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">Christopher Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Bechane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.100166. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129 (11), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100166⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-023-08115-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163329v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Laser-Induced Emission of high-purity TiO2 nanoparticles: Feasibility of Laser-Induced Incandescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 129 (6), pp.97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00340-023-08038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Spectral Absorption Function Range via LII Measurements of Flame-Synthesized TiO Nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficiency analysis of ignition by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Bechane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-023-08115-7⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301251v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial interpretation of Laser-induced Incandescence (LII) signals from flame-generated TiO2 particles: Towards a quantitative characterization of the flame synthesis processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Franzelli</w:t>
+                <w:t xml:space="preserve">A turbulent combustion model for soot formation at the LES subgrid-scale using virtual chemistry approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100190⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 247, pp.112496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301243v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling studies of laminar flame speed of n-butanol/ethanol blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Initial interpretation of Laser-induced Incandescence (LII) signals from flame-generated TiO2 particles: Towards a quantitative characterization of the flame synthesis processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-022-03529-4⟩</w:t>
+              <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.100190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaecs.2023.100190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672317v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and kinetic modeling studies of laminar flame speed of n-butanol/ethanol blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Alviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Gonçalves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40430-022-03529-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813329v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual chemistry model for soot prediction in flames including radiative heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cuoci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 238, pp.111879. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03542794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of mass and enthalpy conservation in the modeling of titania nanoparticles flame synthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1886330⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 247, pp.112458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006167v3</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in situ measurements to experimentally characterize TiO 2 nanoparticle synthesis in a turbulent isopropyl alcohol flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14227083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03442070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing multi-regime combustion in turbulent flames with a virtual chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (2), pp.2559-2569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proci.2020.06.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Importance of mass and enthalpy conservation in the modeling of titania nanoparticles flame synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac'Ch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.389-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13647830.2021.1886330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494438v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the influence of the swirl number on lean premixed combustion regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
+                <w:t xml:space="preserve">Gabriela Senra Pessanha Rios Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Senra Pessanha Rios Nobrega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40430-020-02274-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03313670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Mach hybrid lattice Boltzmann-finite difference solver for combustion in complex flows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thevenin</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015034⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.281-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582273v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility in lattice Boltzmann on standard stencils: effects of deviation from reference temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Low-Mach hybrid lattice Boltzmann-finite difference solver for combustion in complex flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Thévenin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0399⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0015034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579232v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of radiative transfer in a turbulent sooting jet flame using a Monte Carlo method coupled to large eddy simulation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Compressibility in lattice Boltzmann on standard stencils: effects of deviation from reference temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2175), pp.20190399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196698v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann advection-diffusion model for conjugate heat transfer in heterogeneous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Theoretical and numerical analysis of the lattice kinetic scheme for complex-flow simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jafar Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.034⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.023305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01965693v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence of burner-stabilized premixed laminar flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor Effects of Pressure-Housing Environment and Semi-Transparent Viewing Windows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Peter Geigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1558391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (3), pp.031011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4041242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135729v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence based operating point control of domestic gas boilers with variable natural gas composition</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann advection-diffusion model for conjugate heat transfer in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. A Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.106⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.906-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001975v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and numerical analysis of the lattice kinetic scheme for complex-flow simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemiluminescence of burner-stabilized premixed laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jafar Hosseini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Thevenin</w:t>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (2), </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.18-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.023305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1558391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114001v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor Effects of Pressure-Housing Environment and Semi-Transparent Viewing Windows</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Chemiluminescence based operating point control of domestic gas boilers with variable natural gas composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (3), pp.031011. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.1052-1060. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4041242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398471v1</w:t>
+                <w:t xml:space="preserve">hal-02001975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
               </w:r>
@@ -3550,90 +3524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive analysis of the lattice Boltzmann method on shifted stencils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coreixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (6), pp.063301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3693,64 +3667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Ali Hosseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coreixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3810,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosseini, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesam Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3908,4165 +3882,4165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion state monitoring of premixed heating appliances with flame ionization current and chemiluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of radiative transfer in a turbulent sooting jet flame using a Monte Carlo method coupled to large eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Ding</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 235, pp.187-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1472085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2019.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01835885v1</w:t>
+                <w:t xml:space="preserve">hal-02196698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling an LES approach and a soot sectional model for the study of sooting turbulent non-premixed flames</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combustion state monitoring of premixed heating appliances with flame ionization current and chemiluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 190, pp.477-499. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1472085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718624v1</w:t>
+                <w:t xml:space="preserve">hal-01835885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Kinetic Mechanism for Pyrolysis Bio-oil Surrogate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling an LES approach and a soot sectional model for the study of sooting turbulent non-premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b02219⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 190, pp.477-499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2017.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947226v1</w:t>
+                <w:t xml:space="preserve">hal-01718624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three-equation model for the prediction of soot emissions in LES of gas turbines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">Chemical Kinetic Mechanism for Pyrolysis Bio-oil Surrogate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Alviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Alvarenga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.061⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.10984-10998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b02219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856557v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-conserving advection–diffusion Lattice Boltzmann model for multi-species reacting flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Thevenin,</w:t>
+                <w:t xml:space="preserve">A three-equation model for the prediction of soot emissions in LES of gas turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.01.034⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2018.05.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947478v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion and soot modelling of a high-pressure and high-temperature Dodecane spray</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mass-conserving advection–diffusion Lattice Boltzmann model for multi-species reacting flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosseini, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1468087417714351⟩</w:t>
+              <w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 499 (10), pp.40-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physa.2018.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947483v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion and soot modelling of a high-pressure and high-temperature Dodecane spray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aubagnac-Karkar,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Michel,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Colin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Engine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (4), pp.434-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1468087417714351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542066v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly compressible Lattice Boltzmann simulations of reacting flows with detailed thermo-chemical models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947480v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Weakly compressible Lattice Boltzmann simulations of reacting flows with detailed thermo-chemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Hosseini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Eshghinejad-Fard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.1251 - 1258. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541938v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a diesel-biodiesel-ethanol combined chemical scheme and analysis of reactions pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.11.039⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.1251 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947485v1</w:t>
+                <w:t xml:space="preserve">hal-01541938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of pulverized coal devolatilization and oxidation in strained methane/air flames</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a diesel-biodiesel-ethanol combined chemical scheme and analysis of reactions pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Alviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Krauch,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Roman,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando (maldonado,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalves dos Santos, Rogerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.080⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 191, pp.411-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542060v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady dynamics of PAH and soot particles in laminar counterflow diffusion flames</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical studies of pulverized coal devolatilization and oxidation in strained methane/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Zabrodiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t>
+              <w:t xml:space="preserve">, 2017, 36 (2), pp.2123 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480263v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of Swirled Spray Flame Using Detailed and Tabulated Chemical Descriptions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">Unsteady dynamics of PAH and soot particles in laminar counterflow diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-016-9763-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480274v1</w:t>
+                <w:t xml:space="preserve">hal-01480263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability limits of the single relaxation-time advection–diffusion lattice Boltzmann scheme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amir Eshghinejad Fard,</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulation of Swirled Spray Flame Using Detailed and Tabulated Chemical Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/s0129183117501418⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (2), pp.633 - 661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9763-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947484v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability limits of the single relaxation-time advection–diffusion lattice Boltzmann scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hosseini, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Eshghinejad Fard,</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (12), pp.1750141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/s0129183117501418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405801v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the influence of thermal boundary conditions on premixed swirling flame stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+              <w:t xml:space="preserve">, 2016, 171, p. 42-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513660v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+                <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2016.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368420v1</w:t>
+                <w:t xml:space="preserve">hal-01513660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of non catalytic partial oxidation and steam reforming of CH4/O-2/N-2/H2O mixtures including the impact of radiative heat losses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Labégorre</w:t>
+                <w:t xml:space="preserve">Modeling Challenges in Computing Aeronautical Combustion Chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2016.AL11-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398419v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical studies of biodiesel combustion mechanisms using a laminar counterflow spray premixed flame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical analysis of non catalytic partial oxidation and steam reforming of CH4/O-2/N-2/H2O mixtures including the impact of radiative heat losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Guiberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.02.079⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (20), pp.8616-8626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398420v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectional soot model coupled to tabulated chemistry for Diesel RANS simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Aubagnac-Karkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Aubagnac-Karkar</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Michel</w:t>
+                <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Colin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline E. Vervisch-Kljakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (8), pp.3081-3099. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2015.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the NO emissions from wildfires at the source level</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical studies of biodiesel combustion mechanisms using a laminar counterflow spray premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Alviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-14-1169-2014⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 153, pp.154-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2015.02.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089080v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES modeling of the impact of heat losses and differential diffusion on turbulent stratified flame propagation: application to the TU Darmstadt stratified flame.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modelling the NO emissions from wildfires at the source level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-014-9550-8⟩</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1169-1183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/nhess-14-1169-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219286v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01089080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LES modeling of the impact of heat losses and differential diffusion on turbulent stratified flame propagation: application to the TU Darmstadt stratified flame.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 34 (1), pp.1659-1666. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 93 (2), pp.349-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-014-9550-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01272971v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1659-1666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822936v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Degrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822929v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonore Riber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Y.M. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 341 (1-2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2012.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00728109v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global kinetic model for the combustion of the evolved gases in wildland fires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Characteristic chemical time scales identification in reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Caudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Labégorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2012.691585⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726406v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Filtered Tabulated Chemistry model for LES of stratified flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A global kinetic model for the combustion of the evolved gases in wildland fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 159 (8), pp.2704-2717. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 184 (9), pp.1380-1394, doi:v10.1080/00102202.2012.691585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2012.691585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00735537v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Filtered Tabulated Chemistry model for LES of stratified flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.036⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159 (8), pp.2704-2717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2012.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491237v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling chemical flame structure and combustion dynamics in LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 33 (1), pp.1331-1338. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.045⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Coupling tabulated chemistry with compressible CFD solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t>
+              <w:t xml:space="preserve">Proceeding of the combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 33 (1), pp.1481-1488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2010.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00472611v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A filtered tabulated chemistry model for LES of premixed combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.329 - 339. </w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (3), pp.465-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2009.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744304v1</w:t>
+                <w:t xml:space="preserve">hal-00472611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer and combustion in transcritical counterflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,2898 +8094,3028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of multidimensional strained flames under transcritical conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Coupling tabulated chemistry with Large Eddy Simulation of turbulent reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 337, pp.517-527. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.023⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 337 (6-7), pp.329 - 339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00497365v1</w:t>
+                <w:t xml:space="preserve">hal-01744304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure effects on nonpremixed strained flames</w:t>
+                <w:t xml:space="preserve">The structure of multidimensional strained flames under transcritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Candel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Cuenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combust.flame.2007.07.006⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 337, pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2009.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200581v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterflow diffusion flames of general fluids: Oxygen/hydrogen mixtures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure effects on nonpremixed strained flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 154 (3), pp.319 - 330. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.023⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 152, pp.218-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combust.flame.2007.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917454v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabulation of complex chemistry based on self-similar behavior of laminar premixed flames</w:t>
+                <w:t xml:space="preserve">Counterflow diffusion flames of general fluids: Oxygen/hydrogen mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Zong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vigor Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 146, pp.649-664. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 154 (3), pp.319 - 330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2008.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00114951v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tabulation of complex chemistry based on self-similar behavior of laminar premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 146, pp.649-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2006.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116320v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00114951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of air dilution in oxy-liquid fuel flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling nonadiabatic turbulent premixed reactive flows including tabulated chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ribert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.084⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 141 (3), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116328v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling nonadiabatic turbulent premixed reactive flows including tabulated chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 141 (3), pp.271-280. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 140 (3), pp.147-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.12.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116898v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating the chemical structure of partially premixed and diffusion counterflow flames using FPI flamelet tabulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Premixed turbulent combustion modeling using tabulated detailed chemistry and PDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2004.11.002⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.867-874 Part 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00126045v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the FPI chemistry reduction method for diluted nonadiabatic premixed flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of air dilution in oxy-liquid fuel flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102200490428404⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.2037-2045 Part 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2004.08.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256665v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of differential diffusion on super-equilibrium temperature in turbulent non-premixed hydrogen/air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Validation of the FPI chemistry reduction method for diluted nonadiabatic premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 3-4, pp.307-321. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 5-6, pp.785-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-005-4046-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102200490428404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00256664v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Influence of differential diffusion on super-equilibrium temperature in turbulent non-premixed hydrogen/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1364-7830/7/3/301⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3-4, pp.307-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-005-4046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256666v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion of residual steel gases: laminar flame analysis and turbulent flamelet modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Joncquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Joncquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">B. Labegorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82 (8), pp.983-991. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-2361(02)00384-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0016-2361(02)00384-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On PAH formation in strained counterflow diffusion flames</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0010-2180(00)00188-7⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.449-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1364-7830/7/3/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00270527v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of NOx emissions of domestic boilers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (3), pp.S567-S568. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/zamm.20010811562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic measurements of OH chemiluminescence for fuel-lean, high-pressure, premixed, laminar flames</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">On PAH formation in strained counterflow diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Kohse-Hoeinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0016-2361(00)00069-7⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume: 124 (Issue: 1-2), pp.Pages: 127-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0010-2180(00)00188-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270528v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar premixed hydrogen/air counterflow flame simulations using flame prolongation of ILDM with differential diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Systematic measurements of OH chemiluminescence for fuel-lean, high-pressure, premixed, laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mq Mcquay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Volume: 80 (Issue: 1), pp.Pages: 67-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-2361(00)00069-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80594-9⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256701v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of chemiluminescence in methane/air high-pressure flames for active control applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Laminar premixed hydrogen/air counterflow flame simulations using flame prolongation of ILDM with differential diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Volume: 28 (28), pp.Pages: 1765-1774. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80578-0⟩</w:t>
+              <w:t xml:space="preserve">, 2000, 28, pp.1901-1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80594-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270531v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of NO emission in laminar partially premixed flames</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study of chemiluminescence in methane/air high-pressure flames for active control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Belhalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 28, pp.2419-2425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80655-4⟩</w:t>
+              <w:t xml:space="preserve">, 2000, Volume: 28 (28), pp.Pages: 1765-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80578-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00256704v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulation of turbulent premixed flames using intrinsic low-dimensional manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of NO emission in laminar partially premixed flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virigine Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 28, pp.2419-2425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80655-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1364-7830/3/3/304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00256705v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of radiative effects on laminar counterflow H-2/O-2/N-2 diffusion flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Direct numerical simulation of turbulent premixed flames using intrinsic low-dimensional manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hilka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0010-2180(95)00251-0⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 3, pp.479-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1364-7830/3/3/304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00274318v1</w:t>
+                <w:t xml:space="preserve">hal-00256705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la réduction systematique de schemas cinetiques au calcul de flammes landnaires etirees de premelanges airpropane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Candel</w:t>
+                <w:t xml:space="preserve">Study of radiative effects on laminar counterflow H-2/O-2/N-2 diffusion flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Daguse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Croonenbroek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique III</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp3:1991146⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Volume: 106 (Issue: 3), pp.Pages: 271-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0010-2180(95)00251-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00248607v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00274318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application de la réduction systematique de schemas cinetiques au calcul de flammes landnaires etirees de premelanges airpropane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Djavdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Giovangigli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 1 (4), pp.651-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp3:1991146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00248607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computer controlled data acquisition and signal processing for continuous combustion gas sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Physique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 21 (8), pp.501-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rphysap:01986002108050100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00245467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11021,3701 +11125,3701 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modelling of Differential Diffusion with Virtual Chemistry: An Application to Hydrogen Flames with Nitrogen Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Mediterranean Combustion Symposium (MSC2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Equivalence Ratio on Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and LES Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Interpretation of the Laser-Induced Emissions for flame-synthesized TiO 2 nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567299v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of the Laser-Induced Emissions for flame-synthesized TiO 2 nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of a Hybrid Tabulated-Virtual Chemistry Model for Pollutant Formation Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2023-101732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043781v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Hybrid Tabulated-Virtual Chemistry Model for Pollutant Formation Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the Equivalence Ratio on Soot Formation in a Perfectly Premixed Turbulent Swirled Flame: A Combined Experimental and LES Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Maffina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2023: Turbomachinery Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/gt2023-101732⟩</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2023-104174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564076v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Soot Models in LES of Turbulent Flames: The Contribution of Soot Subgrid Intermittency Model to The Prediction of Soot Production in an Aero-Engine Model Combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Using in situ measurements to experimentally characterize TiO 2 nanoparticle synthesis in a turbulent isopropyl alcohol flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/GT2021-60296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03452436v1</w:t>
+                <w:t xml:space="preserve">hal-03442004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility of Laser-Induced Incandescence technique for TiO2 nanoparticles analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical investigation of titanium dioxide nanoparticles synthesis in laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Orlac'Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
+              <w:t xml:space="preserve">, Apr 2021, Napoli (virtual conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03442001v1</w:t>
+                <w:t xml:space="preserve">hal-03407085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of titanium dioxide nanoparticles synthesis in laminar flames</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Validating Soot Models in LES of Turbulent Flames: The Contribution of Soot Subgrid Intermittency Model to The Prediction of Soot Production in an Aero-Engine Model Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Pereira Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2021-60296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407085v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in situ measurements to experimentally characterize TiO 2 nanoparticle synthesis in a turbulent isopropyl alcohol flame</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">On the feasibility of Laser-Induced Incandescence technique for TiO2 nanoparticles analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442004v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe O Laux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Scitech 2019 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, San Diego, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2019-0742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental database for the investigation of soot in a model scale swirled combustor under perfectly premixed conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roussillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien M. Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K P Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Monte-Carlo simulation of a Turbulent Sooting Diffusion Jet Flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurotherm Seminar 110 - Computational Thermal Radiation in Participating Media VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Cascais, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of counter jet formed by impinging jets in cross-flow and its effect on mixing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Radiation Modeling in Large Eddy Simulation of a Turbulent Sooting Diffusion Ethylene-Air Flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo Turbine Technical Conference and Exposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Orlando, Florida, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398421v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Radiation Modeling in Large Eddy Simulation of a Turbulent Sooting Diffusion Ethylene-Air Flame</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Numerical study of counter jet formed by impinging jets in cross-flow and its effect on mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Epalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gaugain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Numerical Combustion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo Turbine Technical Conference and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Charlotte, NC, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2017-64197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780983v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Caussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsteady position control of lean premixed flames in a narrow channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Pieyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Richecoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Japanese Symposium on Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nanosecond repetitively pulsed electric discharges on the ignition of methane-air mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Combustion Meeting (ECM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the impact of plasma discharges on turbulent reactive mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference organized by the Portuguese and Spanish sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct numerical simulations of combustion assisted by discharges in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct nmerical simulations of pulsed discharge assisted combustion in quiescent and turbulent flow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Special Topics in Chemical Propulsion &amp; Energetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the emissions of NO from vegetation fires with a global model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Wildfires 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00907598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A global model for the NO released in vegetation fires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01658717v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for the NO released in vegetation fires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441355v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01658717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM 14th International Conference on Numerical Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy simulation of swirling kerosene/air spray flame using tabulated chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2013-94451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a chemical kinetics tabulation method for the prediction of Diesel engine pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. E. Tudorache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Colloquium on the Dynamics of Explosion and Reactive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Filtered Tabulated Chemistry Model for Large Eddy Simulation of Reactive Flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th AIAA Aerospace Sciences Meeting Including the New Horizons Forum and Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Orlando, United States. pp.AIAA-2010-205, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2010-205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of transcritical partially premixed strained flames under liquid rocket engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EUCASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Effects of Diluents on Hydrocarbon Emissions in Counterflow Diffusion Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Betbeder-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using numerical simulations to predict partially-premixed laminar flames in a domestic burner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Quiliquini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference Industrial Furnaces and Boilers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Porto, Portugal. pp.359-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14725,340 +14829,340 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-order modeling of the efficiency of flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15068,168 +15172,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId410"/>
+      <w:footerReference w:type="default" r:id="rId412"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15376,51 +15480,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darabiha.com/Nasser_Darabiha/Publications.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08038-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08115-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301243v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100190" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendieta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03529-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006167v3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'Ch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1886330" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442070v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14227083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Senra Pessanha Rios Nobrega" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02274-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelsamie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015034" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579232v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0399" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965693v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Hosseini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.034" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135729v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1558391" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.106" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114001v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jafar Hosseini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.023305" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coreixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosseini, S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Safari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1472085" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947226v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b02219" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947478v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.01.034" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar," TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel," TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417714351" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947480v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Hosseini," TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad-Fard," TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.045" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947485v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Krauch," TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Roman," TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando (maldonado," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.11.039" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad Fard," TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129183117501418" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398419v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.009" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.02.079" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177028v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Vervisch-Kljakic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.03.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1169-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116328v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.084" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270531v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belhalfaoui" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80578-0" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q53T3J1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274318v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daguse" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croonenbroek" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(95)00251-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBX8XZL7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452436v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Pereira Tardelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-60296" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442001v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442004v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398421v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaugain" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64197" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907598v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441355v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270530v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brenez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quiliquini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darabiha.com/Nasser_Darabiha/Publications.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08115-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08038-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendieta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03529-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14227083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006167v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'Ch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1886330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Senra Pessanha Rios Nobrega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02274-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelsamie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jafar Hosseini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.023305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Hosseini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1558391" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coreixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosseini, S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Safari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1472085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b02219" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.01.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417714351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Hosseini," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad-Fard," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Krauch," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Roman," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando (maldonado," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.11.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad Fard," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129183117501418" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Vervisch-Kljakic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.03.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.02.079" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1169-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.084" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belhalfaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80578-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q53T3J1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274318v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daguse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croonenbroek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(95)00251-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBX8XZL7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Pereira Tardelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-60296" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaugain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64197" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229028v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441355v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270530v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brenez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quiliquini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>