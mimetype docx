--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -447,321 +447,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+                <w:t xml:space="preserve">A generalised virtual chemistry formalism with standardised thermodynamics, kinetics and complex transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Espada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05560859v1</w:t>
+                <w:t xml:space="preserve">hal-05301985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalised virtual chemistry formalism with standardised thermodynamics, kinetics and complex transport properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Phong Luu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 285, pp.114761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05301985v2</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual chemistry framework compatible with thermodynamic and kinetic standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41, pp.105894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -808,51 +808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation and simulation of a swirled burner featuring cross-flow hydrogen injection with a focus on the OH* chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Kruljevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -981,51 +981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Engineering for Gas Turbines and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
@@ -1057,330 +1057,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Spectral Absorption Function Range via LII Measurements of Flame-Synthesized TiO Nanoparticles</w:t>
+                <w:t xml:space="preserve">Characterization of Laser-Induced Emission of high-purity TiO2 nanoparticles: Feasibility of Laser-Induced Incandescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129 (11), pp.179. </w:t>
+              <w:t xml:space="preserve">, 2023, 129 (6), pp.97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-023-08115-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-023-08038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301251v1</w:t>
+                <w:t xml:space="preserve">hal-04107901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Laser-Induced Emission of high-purity TiO2 nanoparticles: Feasibility of Laser-Induced Incandescence</w:t>
+                <w:t xml:space="preserve">Estimation of Spectral Absorption Function Range via LII Measurements of Flame-Synthesized TiO Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junghwa Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 129 (6), pp.97. </w:t>
+              <w:t xml:space="preserve">, 2023, 129 (11), pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-023-08038-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-023-08115-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107901v1</w:t>
+                <w:t xml:space="preserve">hal-04301251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency analysis of ignition by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications in Energy and Combustion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.100166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1427,51 +1427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A turbulent combustion model for soot formation at the LES subgrid-scale using virtual chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1642,404 +1642,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and kinetic modeling studies of laminar flame speed of n-butanol/ethanol blends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A virtual chemistry model for soot prediction in flames including radiative heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernando Maldonado Colmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Alviso</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Alberto Cuoci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-022-03529-4⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 238, pp.111879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03672317v1</w:t>
+                <w:t xml:space="preserve">hal-03542794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual chemistry model for soot prediction in flames including radiative heat transfer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 238, pp.111879. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.111879⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 247, pp.112458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542794v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for hydrolysis in the modeling of titanium dioxide nanoparticle synthesis in laminar TiCl 4 flames</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and kinetic modeling studies of laminar flame speed of n-butanol/ethanol blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Alviso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Orlac'H</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Miguel Mendieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogério Gonçalves dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 247, pp.112458. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-022-03529-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03813329v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using in situ measurements to experimentally characterize TiO 2 nanoparticle synthesis in a turbulent isopropyl alcohol flame</w:t>
               </w:r>
@@ -2051,51 +2051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2155,51 +2155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giampaolo Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélody Cailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of mass and enthalpy conservation in the modeling of titania nanoparticles flame synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Maxime Orlac'Ch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giovangigli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,482 +2357,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006167v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the influence of the swirl number on lean premixed combustion regimes</w:t>
+                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40430-020-02274-w⟩</w:t>
+              <w:t xml:space="preserve">Combustion and Flame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 211, pp.281-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313670v1</w:t>
+                <w:t xml:space="preserve">hal-02494438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a virtual optimized chemistry method. Application to hydrocarbon/air combustion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Mach hybrid lattice Boltzmann-finite difference solver for combustion in complex flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Abdelsamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Cailler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+                <w:t xml:space="preserve">Dominique Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion and Flame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 211, pp.281-302. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.combustflame.2019.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0015034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494438v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Mach hybrid lattice Boltzmann-finite difference solver for combustion in complex flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressibility in lattice Boltzmann on standard stencils: effects of deviation from reference temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hosseini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thevenin</w:t>
+                <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0015034⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 378 (2175), pp.20190399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582273v1</w:t>
+                <w:t xml:space="preserve">hal-04579232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressibility in lattice Boltzmann on standard stencils: effects of deviation from reference temperature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the influence of the swirl number on lean premixed combustion regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letícia Carneiro Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Senra Pessanha Rios Nobrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Fernando Figueira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 378 (2175), pp.20190399. </w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Society of Mechanical Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsta.2019.0399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40430-020-02274-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579232v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and numerical analysis of the lattice kinetic scheme for complex-flow simulations</w:t>
               </w:r>
@@ -2948,51 +2948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Peter Geigle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,365 +3046,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lattice Boltzmann advection-diffusion model for conjugate heat transfer in heterogeneous media</w:t>
+                <w:t xml:space="preserve">Chemiluminescence based operating point control of domestic gas boilers with variable natural gas composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. A Hosseini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Thevenin</w:t>
+                <w:t xml:space="preserve">Yi Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.1052-1060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01965693v1</w:t>
+                <w:t xml:space="preserve">hal-02001975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence of burner-stabilized premixed laminar flames</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Schuller</w:t>
+                <w:t xml:space="preserve">Lattice Boltzmann advection-diffusion model for conjugate heat transfer in heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. A Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1558391⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.906-919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2018.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135729v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01965693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemiluminescence based operating point control of domestic gas boilers with variable natural gas composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Chemiluminescence of burner-stabilized premixed laminar flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Durox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.1052-1060. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.18-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.12.106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2018.1558391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001975v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02135729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of a stagnation pulverised coal flame</w:t>
               </w:r>
@@ -3524,90 +3524,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive analysis of the lattice Boltzmann method on shifted stencils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hosseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coreixas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 100 (6), pp.063301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosseini, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hesam Safari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4018,90 +4018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion state monitoring of premixed heating appliances with flame ionization current and chemiluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yi Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Schuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4187,51 +4187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 190, pp.477-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4265,51 +4265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Kinetic Mechanism for Pyrolysis Bio-oil Surrogate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Alviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Alvarenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (10), pp.10984-10998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,51 +4512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass-conserving advection–diffusion Lattice Boltzmann model for multi-species reacting flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosseini, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,51 +4642,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Michel,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (4), pp.434-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4714,425 +4714,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Cailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 36 (1), pp.1251 - 1258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542066v1</w:t>
+                <w:t xml:space="preserve">hal-01541938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weakly compressible Lattice Boltzmann simulations of reacting flows with detailed thermo-chemical models</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A 3-D DNS and experimental study of the effect of the recirculating flow pattern inside a reactive kernel produced by nanosecond plasma discharges in a methane-air mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Stepanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.045⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36 (3), pp.4095 - 4103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.06.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947480v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building-up virtual optimized mechanism for flame modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Weakly compressible Lattice Boltzmann simulations of reacting flows with detailed thermo-chemical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sa Hosseini,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Eshghinejad-Fard,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36 (1), pp.1251 - 1258. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2016.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541938v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a diesel-biodiesel-ethanol combined chemical scheme and analysis of reactions pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Alviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Krauch,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5261,64 +5261,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Zabrodiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (2), pp.2123 - 2130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5404,51 +5404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 36 (1), pp.927 - 934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5625,51 +5625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability limits of the single relaxation-time advection–diffusion lattice Boltzmann scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hosseini, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5768,51 +5768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. F. Guiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chatelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5863,103 +5863,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of non-equilibrium discharges on reactive mixtures for simulations of plasma-assisted ignition in turbulent flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.133-147. </w:t>
@@ -6317,51 +6317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline E. Vervisch-Kljakic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (8), pp.3081-3099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6395,90 +6395,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical studies of biodiesel combustion mechanisms using a laminar counterflow spray premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Alviso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 153, pp.154-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6538,51 +6538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.1169-1183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6655,51 +6655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6744,285 +6744,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Coussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Degrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272971v1</w:t>
+                <w:t xml:space="preserve">hal-00822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicomponent real gas 3-D-NSCBC for direct numerical simulation of reactive compressible viscous flows.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+                <w:t xml:space="preserve">A tabulated chemistry method for spray combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Franzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 245 (1-2), pp.259-280. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 34 (1), pp.1659-1666. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.01.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proci.2012.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822936v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of a helicopter combustion chamber using LES and tabulated chemistry.</w:t>
               </w:r>
@@ -7060,51 +7060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Y.M. Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 341 (1-2), pp.257-265. </w:t>
@@ -7194,51 +7194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Labégorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (1), pp.1357-1364. </w:t>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,51 +7444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,51 +7599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7745,51 +7745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,51 +7875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7983,64 +7983,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transfer and combustion in transcritical counterflows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8126,51 +8126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8243,64 +8243,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of multidimensional strained flames under transcritical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure effects on nonpremixed strained flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,51 +8528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigor Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 154 (3), pp.319 - 330. </w:t>
@@ -8648,51 +8648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8919,51 +8919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9074,51 +9074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vervisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9191,51 +9191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30, pp.2037-2045 Part 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9308,51 +9308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 5-6, pp.785-797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9399,64 +9399,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of differential diffusion on super-equilibrium temperature in turbulent non-premixed hydrogen/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thévenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3-4, pp.307-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9496,303 +9496,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00256664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion of residual steel gases: laminar flame analysis and turbulent flamelet modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0016-2361(02)00384-8⟩</w:t>
+              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 3, pp.449-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1364-7830/7/3/301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256697v1</w:t>
+                <w:t xml:space="preserve">hal-00256666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling non-adiabatic partially premixed flames using flame-prolongation of ILDM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combustion of residual steel gases: laminar flame analysis and turbulent flamelet modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vervisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Joncquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Labegorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (8), pp.983-991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-2361(02)00384-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1364-7830/7/3/301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00256666v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computations of NOx emissions of domestic boilers</w:t>
               </w:r>
@@ -9804,51 +9804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Mathematics and Mechanics / Zeitschrift für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (3), pp.S567-S568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9946,51 +9946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Volume: 124 (Issue: 1-2), pp.Pages: 127-136. </w:t>
@@ -10092,51 +10092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Volume: 80 (Issue: 1), pp.Pages: 67-74. </w:t>
@@ -10180,285 +10180,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar premixed hydrogen/air counterflow flame simulations using flame prolongation of ILDM with differential diffusion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical study of chemiluminescence in methane/air high-pressure flames for active control applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Docquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Belhalfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lacas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Thevenin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 28, pp.1901-1908. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80594-9⟩</w:t>
+              <w:t xml:space="preserve">, 2000, Volume: 28 (28), pp.Pages: 1765-1774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80578-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256701v1</w:t>
+                <w:t xml:space="preserve">hal-00270531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of chemiluminescence in methane/air high-pressure flames for active control applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laminar premixed hydrogen/air counterflow flame simulations using flame prolongation of ILDM with differential diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Carlos Rolon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, Volume: 28 (28), pp.Pages: 1765-1774. </w:t>
+              <w:t xml:space="preserve">, 2000, 28, pp.1901-1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80578-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0082-0784(00)80594-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270531v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of NO emission in laminar partially premixed flames</w:t>
               </w:r>
@@ -10629,51 +10629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hilka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Theory and Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.479-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10746,51 +10746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Croonenbroek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Carlos Rolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouar Soufiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10978,64 +10978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer controlled data acquisition and signal processing for continuous combustion gas sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11139,90 +11139,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Modelling of Differential Diffusion with Virtual Chemistry: An Application to Hydrogen Flames with Nitrogen Oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Espada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11286,51 +11286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Betrancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11368,64 +11368,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Hybrid Tabulated-Virtual Chemistry Model for Pollutant Formation Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11511,51 +11511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roussillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11632,51 +11632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Scouflaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11714,51 +11714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of titanium dioxide nanoparticles synthesis in laminar flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Orlac'Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Candel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11816,295 +11816,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Soot Models in LES of Turbulent Flames: The Contribution of Soot Subgrid Intermittency Model to The Prediction of Soot Production in an Aero-Engine Model Combustor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the feasibility of Laser-Induced Incandescence technique for TiO2 nanoparticles analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Betrancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME Turbo Expo 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Napoli (Virtual conference), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03452436v1</w:t>
+                <w:t xml:space="preserve">hal-03442001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the feasibility of Laser-Induced Incandescence technique for TiO2 nanoparticles analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validating Soot Models in LES of Turbulent Flames: The Contribution of Soot Subgrid Intermittency Model to The Prediction of Soot Production in an Aero-Engine Model Combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lívia Pereira Tardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Combustion Meeting (2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME Turbo Expo 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, virtuel, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/GT2021-60296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442001v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations of turbulent flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,287 +12171,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new experimental database for the investigation of soot in a model scale swirled combustor under perfectly premixed conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
+                <w:t xml:space="preserve">P Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K P Geigle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/gt2018-76205⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856560v1</w:t>
+                <w:t xml:space="preserve">hal-01837873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of External Heat Transfer Modeling of a Laboratory-Scale Combustor inside a Pressure-Housing Environment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Darabiha</w:t>
+                <w:t xml:space="preserve">A new experimental database for the investigation of soot in a model scale swirled combustor under perfectly premixed conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Roussillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Scouflaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K P Geigle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ronan Vicquelin</w:t>
+                <w:t xml:space="preserve">Sébastien M. Candel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Lillestrom, Norway. </w:t>
+              <w:t xml:space="preserve">, Jun 2018, Oslo, Norway. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/gt2018-76579⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/gt2018-76205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837873v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Monte-Carlo simulation of a Turbulent Sooting Diffusion Jet Flame</w:t>
               </w:r>
@@ -12476,51 +12476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12597,51 +12597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetta Franzelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12718,51 +12718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gaugain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Melot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12803,372 +12803,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caussement</w:t>
+                <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
+              <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866464v1</w:t>
+                <w:t xml:space="preserve">hal-01866659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-symposium on Safety related ignition processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsteady position control of lean premixed flames in a narrow channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Coussement</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Amanda Pieyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Richecoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Numerical Combustion (ICN15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">53rd Japanese Symposium on Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866659v1</w:t>
+                <w:t xml:space="preserve">hal-01229028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsteady position control of lean premixed flames in a narrow channel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the effects of nonequilibrium discharges on reactive mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Castela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Caussement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd Japanese Symposium on Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">ATW Fundamentals of Plasma Assisted Combustion and Flow Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01229028v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of nanosecond repetitively pulsed electric discharges on the ignition of methane-air mixture</w:t>
               </w:r>
@@ -13305,77 +13305,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference organized by the Portuguese and Spanish sections of the Combustion Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lisbon, Portugal</w:t>
@@ -13430,77 +13430,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International ERCOFTAC Symposium on Engineering Turbulence Modelling and Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Marbella, Spain</w:t>
@@ -13555,77 +13555,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coussement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Special Topics in Chemical Propulsion &amp; Energetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Poitiers, France</w:t>
@@ -13648,342 +13648,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the emissions of NO from vegetation fires with a global model</w:t>
+                <w:t xml:space="preserve">A global model for the NO released in vegetation fires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Wildfires 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907598v1</w:t>
+                <w:t xml:space="preserve">hal-03441355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global model for the NO released in vegetation fires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Auzillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Veynante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441355v1</w:t>
+                <w:t xml:space="preserve">hal-01658717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling flame stabilization by heat losses using filtered tabulated chemistry for LES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Modeling the emissions of NO from vegetation fires with a global model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolanda Perez-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Santoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Turbulence and Shear Flow Phenomena (TSFP-8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Numerical Wildfires 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658717v1</w:t>
+                <w:t xml:space="preserve">hal-00907598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES Modeling of Stratified Flames Stabilized by Heat Losses</w:t>
               </w:r>
@@ -14008,51 +14008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14133,51 +14133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME Turbo Expo 2013: Turbine Technical Conference and Exposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Antonio, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14250,51 +14250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Auzillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thobois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14375,51 +14375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14483,64 +14483,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of transcritical partially premixed strained flames under liquid rocket engine conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Candel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd EUCASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Versailles, France. EUCASS Paper 2009-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14617,51 +14617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Combustion Meeting ECM 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14803,366 +14803,487 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00270530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+                <w:t xml:space="preserve">Modelling spray reactive flows with virtual chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Matthieu Préteseille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tasim Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Zischka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">4th Low-Carbon Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109899v1</w:t>
+                <w:t xml:space="preserve">hal-05610995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Virtual Chemistry Framework Compatible with Thermodynamic and Kinetic Standards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Préteseille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tan-Phong Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling turbulent flame enhancement by Nanosecond Repetitively Pulsed discharges using a low-order model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Darabiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Fiorina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edinburgh, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Low-order modeling of the efficiency of flame ignition by Nanosecond Repetitively Pulsed discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Q.E. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Bechane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fiorina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15172,51 +15293,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling tabulated chemistry with large-eddy simulation of turbulent reactive flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Vicquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15225,115 +15346,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fiorina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Darabiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Veynante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Center for Turbulence Research, Proceedings of the Summer Program 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01780946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId412"/>
+      <w:footerReference w:type="default" r:id="rId415"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15480,51 +15601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darabiha.com/Nasser_Darabiha/Publications.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08115-7" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08038-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672317v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendieta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03529-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14227083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006167v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'Ch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1886330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313670v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Senra Pessanha Rios Nobrega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02274-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582273v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelsamie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0399" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jafar Hosseini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.023305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965693v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Hosseini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.034" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135729v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1558391" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.106" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coreixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosseini, S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Safari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1472085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b02219" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.01.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417714351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947480v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Hosseini," TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad-Fard," TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.045" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Krauch," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Roman," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando (maldonado," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.11.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad Fard," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129183117501418" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Vervisch-Kljakic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.03.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.02.079" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1169-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.084" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270531v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belhalfaoui" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80578-0" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q53T3J1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274318v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daguse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croonenbroek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(95)00251-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBX8XZL7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452436v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Pereira Tardelli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-60296" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442001v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaugain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64197" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229028v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907598v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441355v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270530v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brenez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quiliquini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.darabiha.com/Nasser_Darabiha/Publications.html" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301985v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pr&#233;teseille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phong Luu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Espada" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Darabiha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fiorina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05560859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Q.E. Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114761" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2025.105894" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kruljevic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Durox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vaysse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2024.113945" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301249v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Maffina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roussillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Scouflaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Veynante" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063832" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107901v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghwa Yi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Betrancourt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Franzelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08038-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-023-08115-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04163329v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bechane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100166" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935765v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Maldonado Colm&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fiorina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112496" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301243v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Darabiha" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Franzelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaecs.2023.100190" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03542794v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cuoci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.111879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813329v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Candel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112458" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672317v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Alviso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Garcia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mendieta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Gon&#231;alves dos Santos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-022-03529-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442070v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14227083" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giampaolo Maio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Cailler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2020.06.131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006167v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Orlac'Ch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giovangigli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830.2021.1886330" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02494438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Cailler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.09.013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hosseini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdelsamie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thevenin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0015034" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Th&#233;venin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2019.0399" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313670v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Let&#237;cia Carneiro Piton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Senra Pessanha Rios Nobrega" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Fernando Figueira da Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40430-020-02274-w" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jafar Hosseini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.023305" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02398471v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodrigues" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gicquel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Peter Geigle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Vicquelin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041242" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ding" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.12.106" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965693v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. A Hosseini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2018.12.034" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1558391" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551043v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Vascellari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny Messig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Scholtissek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Xia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.141" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04582279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coreixas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.100.063301" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154781v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Ali Hosseini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.063305" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hosseini, S." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hesam Safari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Th&#233;venin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Krafczyk" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2019.07.041" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2019.07.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2018.1472085" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718624v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2017.12.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947226v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Duarte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Alvarenga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rolon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b02219" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vi&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2018.05.061" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947478v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenin," TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2018.01.034" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947483v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar," TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel," TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin," TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1468087417714351" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541938v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.05.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542066v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castela" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Stepanyan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Coussement" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.06.174" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947480v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa Hosseini," TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad-Fard," TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.08.045" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947485v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Krauch," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Roman," TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando (maldonado," TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalves dos Santos, Rogerio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.11.039" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Zabrodiec" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.080" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480263v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2016.07.047" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boileau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fiorina" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9763-0" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Eshghinejad Fard," TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s0129183117501418" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405801v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mercier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. Guiberti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gicquel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.05.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513660v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2016.01.009" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368420v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2016.AL11-05" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398419v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Guiberti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caudal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.03.009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aubagnac-Karkar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Michel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Colin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline E. Vervisch-Kljakic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2015.03.005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Carlos Rolon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2015.02.079" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Perez-Ramirez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Santoni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-14-1169-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mercier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Auzillon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-014-9550-8" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822936v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Degrez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.01.049" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q93X8QD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272971v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1LPMGT8M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822929v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Riber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Y.M. Gicquel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2012.10.021" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728109v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Caudal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lab&#233;gorre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2012.06.178" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGF2CBHQ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726406v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leroy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leoni" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2012.691585" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735537v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2012.03.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DS5DC6KS-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491238v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.045" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6K21T7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491237v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Payet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2010.05.036" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472611v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2009.09.015" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497152v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pons" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Yang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13647830802368821" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744304v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497365v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schmitt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Cuenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.06.023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K8JDKSM3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200581v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Candel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combust.flame.2007.07.006" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Zong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigor Yang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2008.04.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDQMBWFV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114951v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2006.07.002" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKZ2DM8B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116898v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Champion" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.12.019" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XLT7LWN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vervisch" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carpentier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2004.11.002" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMLPRDFN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.062" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116328v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Leroux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proci.2004.08.084" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256665v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Carpentier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102200490428404" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256664v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-005-4046-1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8FMGDZ9K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256666v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/7/3/301" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Joncquet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Labegorre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(02)00384-8" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPWB95ZL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256699v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/zamm.20010811562" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z6SKS99C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270527v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Bohm" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Kohse-Hoeinghaus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0010-2180(00)00188-7" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RWKHDC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270528v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Higgins" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mq Mcquay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-2361(00)00069-7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZXT87S3Z-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270531v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Docquier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Belhalfaoui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80578-0" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q53T3J1Q-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256701v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80594-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT105STQ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256704v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miquel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virigine Quilichini" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hilka" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0082-0784(00)80655-4" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B8KB74M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256705v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1364-7830/3/3/304" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274318v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Daguse" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Croonenbroek" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Soufiani" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0010-2180(95)00251-0" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBX8XZL7-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248607v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Djavdan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Giovangigli" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Candel" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1991146" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEFB78C54A940027F7FF10B6200E3E2BA3D806DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00245467v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Esposito" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01986002108050100" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C9DD2B99F8A5F6C76518709CDEB0F861639DE5FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301954v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04043781v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Yi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564076v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-101732" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567299v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2023-104174" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442004v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407085v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Orlac'Ha" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Candel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442001v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452436v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;via Pereira Tardelli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2021-60296" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563750v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe O Laux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-0742" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837873v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodrigues" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Geigle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76579" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856560v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M. Candel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2018-76205" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781011v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780983v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398421v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Epalle" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gaugain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Melot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/gt2017-64197" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866659v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coussement" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229028v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Pieyre" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Richecoeur" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866464v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caussement" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866389v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castela" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coussement" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866562v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866536v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866532v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441355v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658717v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907598v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01658713v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272959v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vi&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/GT2013-94451" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780989v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Tudorache" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thobois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473221v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2010-205" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259233v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Betbeder-Rey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Mor&#233;ac" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270530v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brenez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Quiliquini" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610995v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasim Kabir" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Zischka" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301911v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109899v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109875v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780946v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Veynante" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>