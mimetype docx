--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1201,286 +1201,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volume balancing in the mail sorting process at a French postal company</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129882v1</w:t>
+                <w:t xml:space="preserve">hal-05474518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
+                <w:t xml:space="preserve">Volume balancing in the mail sorting process at a French postal company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Bouazza</w:t>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
+              <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474518v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Partial Enumeration Problem for Dynamic Hybrid Flowshop Scheduling with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1648,64 +1648,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique pour l'ordonnancement dynamique d'un atelier de production hybride basé sur une métaheuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1756,64 +1756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the number of mail sorting sessions as a variant of vector bin-packing: A case study at La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2007,51 +2007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2102,51 +2102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mail sorting optimization: a case study of the French postal company La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2219,51 +2219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation du tri du courrier: un cas d'étude à La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5422,51 +5422,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2592799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijiei.2018.10012053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers5010003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLR4R01-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.762131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shahzad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.04.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW3XQZ1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Keddari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa-Fotsoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33121-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riezebos Jan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulos Christos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wezel Wout Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2592799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijiei.2018.10012053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers5010003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLR4R01-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.762131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shahzad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.04.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW3XQZ1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Keddari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa-Fotsoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33121-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riezebos Jan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulos Christos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wezel Wout Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>