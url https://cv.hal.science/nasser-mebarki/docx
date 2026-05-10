--- v1 (2026-04-11)
+++ v2 (2026-05-10)
@@ -84,1106 +84,1002 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load balancing in the mail sorting process: a case study at the French postal company La Poste</w:t>
+                <w:t xml:space="preserve">Evaluation of a new decision-aid parameter for job shop scheduling under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Amann</w:t>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56 (2), pp.1-18. </w:t>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 (2), pp.593-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207543.2025.2592799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ro/2017073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409410v1</w:t>
+                <w:t xml:space="preserve">hal-01709666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a new decision-aid parameter for job shop scheduling under uncertainties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Yahouni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaki Sari</w:t>
+                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ro/2017073⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (6), pp.757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709666v1</w:t>
+                <w:t xml:space="preserve">hal-01984203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-machine cooperation in planning and scheduling: a case study on an unstable environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tardiness minimization heuristic for job shop scheduling under uncertainties using group sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ejie.2018.096388⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijiei.2018.10012053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984203v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tardiness minimization heuristic for job shop scheduling under uncertainties using group sequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Learning Dispatching Rules for Scheduling: A Synergistic View Comprising Decision Trees, Tabu Search and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Intelligent Engineering Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijiei.2018.10012053⟩</w:t>
+              <w:t xml:space="preserve">Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/computers5010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709744v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Dispatching Rules for Scheduling: A Synergistic View Comprising Decision Trees, Tabu Search and Simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The Nature of Expertise in Scheduling: The Case of Timetabling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (1), pp.3. </w:t>
+              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.192-206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/computers5010003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hfm.20359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014267v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nature of Expertise in Scheduling: The Case of Timetabling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Guerin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Factors and Ergonomics in Manufacturing and Service Industries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hfm.20359⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 146, pp.199 - 207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01160217v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the robustness of the group scheduling method using an emulation of a complex FMS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Correlation among tardiness-based measures for scheduling using priority dispatching rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Pinot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2013.06.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (12), pp.3688 - 3697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2012.762131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115937v1</w:t>
+                <w:t xml:space="preserve">hal-01740868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation among tardiness-based measures for scheduling using priority dispatching rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Data mining based job dispatching using hybrid simulation-optimization approach for shop scheduling problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atif Muhammad Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2012.762131⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (6), pp.1173-1181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740868v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data mining based job dispatching using hybrid simulation-optimization approach for shop scheduling problem</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">The nature of expertise in industrial scheduling: Strategic and tactical processes, constraint and object management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42 (5), pp.457-468. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ergon.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01160212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1193,3275 +1089,3275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'énumération partielle dans la prédiction en ordonnancement dynamique d'un flowshop hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Mulhouse (Haut-Rhin), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume balancing in the mail sorting process at a French postal company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th European Conference on Operational Research (EURO 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Partial Enumeration Problem for Dynamic Hybrid Flowshop Scheduling with Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway. pp.915-920, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05288228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector bin-packing with variable items representations: Minimizing the number of mail sorting sessions at La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 52nd International Conference on Computers and Industrial Engineering (CIE52)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage automatique pour l'ordonnancement dynamique d'un atelier de production hybride basé sur une métaheuristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kenani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning prediction model for Dynamic Scheduling of Hybrid Flow-Shop based on Metaheuristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Ghiles Hamiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne (AUT), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing the number of mail sorting sessions as a variant of vector bin-packing: A case study at La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constitution optimale des sessions de tri du courrier à La Poste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique (SAGIP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04531525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mail sorting optimization: a case study of the French postal company La Poste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optimisation du tri du courrier: un cas d'étude à La Poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122904v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du tri du courrier: un cas d'étude à La Poste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mail sorting optimization: a case study of the French postal company La Poste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Amann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Gurevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998128v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Knowledge Graphs and Human-Centric Artificial Intelligence for Reconfigurable Supply Chains: A Research Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rolf</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Tobias Reggelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIM 2022: 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1693-1698, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODULARITY OF RMS: WHAT ABOUT THE AGGREGATION?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Capawa Fotsoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtuel), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Digital Twin for Cyber-Physical Production Systems: A Multi-Paradigm Modeling Approach in the Postal Industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Niati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Selma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmaa Niati</w:t>
+                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrine Selma</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Bruneliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE 23rd International Conference on Model Driven Engineering Languages and Systems (MODELS '20 Companion)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual Event, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3417990.3421438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925123v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving an Integration Process Planning and Scheduling in a Flexible Job Shop Using a Hybrid Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Keddari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atif Shahzad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IFIP International Conference on Computational Intelligence and Its Applications (CIIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Oran, Algeria. pp.387-398, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-89743-1_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new HMI scheduling model implemented on a real manufacturing scheduling system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th workshop on Service-Orientation in Holonic and Multi agent manufacturing (SOHOMA’2017) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, nantes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-73751-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimizing tardiness for job shop scheduling under uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Control, Decision and Information Technologies (CoDIT’2016) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Saint Julian's, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations on the flexibility of a Group Sequence and its effect on the Best-Case Schedule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Third International Conference on Control, Engineering and Information Technology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach for the best-case schedule in a group sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM 2014, 10ème Conférence Francophone de Modélisation, Optimisation et Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une amélioration de la méthode exacte pour trouver le meilleur des cas dans un ordonnancement de groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Blida, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A NEW RELEASE OF MODIFIED DISSIMILARITY MAXIMIZATION METHOD FOR REAL TIME ALTERNATIVE ROUTING SELECTION IN AN FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Souier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Sari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Modeling, Optimization &amp; SIMulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00728689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exact method for the best case in a group sequence: Application to a general shop problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A new human-machine system for group sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mebarki Nasser</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1269-1274</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM'2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410125v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new human-machine system for group sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An exact method for the best case in a group sequence: Application to a general shop problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management (IESM'2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1269-1274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470368v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best-case lower bounds in a group sequence for the job shop problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Coopération homme-machine pour la mise en œuvre d'un ordonnancement de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC World Congress, 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA) 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.Actes électroniques</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00410124v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation between human and machine for shop scheduling under uncertainties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Le meilleur des cas dans un ordonnancement de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human and Organisational Factors in Planning and Scheduling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.Actes électoniques</w:t>
+              <w:t xml:space="preserve">ROADEF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.Livre des Résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409950v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération homme-machine pour la mise en œuvre d'un ordonnancement de groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Best-case lower bounds in a group sequence for the job shop problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA) 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IFAC World Congress, 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp.14876-14881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.1295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409943v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le meilleur des cas dans un ordonnancement de groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cooperation between human and machine for shop scheduling under uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.Livre des Résumés</w:t>
+              <w:t xml:space="preserve">Human and Organisational Factors in Planning and Scheduling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lausanne, Switzerland. pp.Actes électoniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409907v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heuristiques pour le meilleur des cas dans un ordonnancement de groupes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Une étude sur l'ordonnancement de groupes par rapport aux temps de transport dans une chaîne de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM' 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.Actes électroniques</w:t>
+              <w:t xml:space="preserve">ROADEF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.Livres des Résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409942v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude sur l'ordonnancement de groupes par rapport aux temps de transport dans une chaîne de production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Heuristiques pour le meilleur des cas dans un ordonnancement de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Clermont-Ferrand, France. pp.Livres des Résumés</w:t>
+              <w:t xml:space="preserve">MOSIM' 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.Actes électroniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00409909v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00409942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of expertise in scheduling : the case of university timetable design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Coopération homme-machine pour la mise en œuvre d'un ordonnancement de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOPS Final Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456842v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération homme-machine pour la mise en œuvre d'un ordonnancement de groupe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The nature of expertise in scheduling : the case of university timetable design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Bucarest, Roumanie</w:t>
+              <w:t xml:space="preserve">HOPS Final Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00456834v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopération homme machine pour la mise en œuvre d'un ordonnancement de groupes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France. pp.Livres des Résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00409911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on the group sequencing method in regards with transportation in an industrial FMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mebarki Nasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Systems, Man, and Cybernetics (SMC2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Montreal, Canada. pp.151-156, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSMC.2007.4414227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4471,811 +4367,811 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Reference Model for Configuration of Reconfigurable Manufacturing System (RMS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erica Capawa Fotsoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erica Capawa Fotsoh</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Gamboa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Production Management Systems. The Path to Digital Transformation and Innovation of Production Management Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 591, Springer International Publishing, pp.391-398, 2020, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57993-7_44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03536035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Classification for Reconfigurable Manufacturing Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Capawa-Fotsoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Design to Implementation. Springer Series in Advanced Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industry 4.0 and Service Companies: The Case of the French Postal Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrine Selma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Bruggeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theodor Borangiu, Damien Trentesaux, André Thomas, Sergio Cavalieri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing - Proceedings of SOHOMA 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 803, Springer, pp.436-447, 2018, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-03003-2_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Machine Scheduling Based on Group of Permutable Jobs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Artigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Billaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Artigues</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azeddine Cheref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Mebarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Yahouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doumpos M., Zopounidis C., Grigoroudis E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robustness Analysis in Decision Aiding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 241, Springer, pp.191-220, 2016, Optimization, and Analytics. International Series in Operations Research &amp; Management Science, 978-3-319-33119-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33121-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of scheduling algorithms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riezebos Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarki Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimopoulos Christos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wezel Wout Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Fransoo, T. Wäfler, &amp; J.R. Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral operations in planning and scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.299-322, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of scheduling algorithms : applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riezebos Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Hoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mebarki Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Dimopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wezel Wout Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.C. Fransoo, T. Wäfler, &amp; J.R. Wilson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral operations in planning and scheduling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.371-412, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5422,51 +5318,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2025.2592799" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709666v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017073" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijiei.2018.10012053" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers5010003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160217v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20359" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLR4R01-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740868v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.762131" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149283v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shahzad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.04.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2012.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW3XQZ1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129882v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408310v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531525v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1574" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177750v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913923v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Keddari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_34" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_25" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740847v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728689v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410125v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409943v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409907v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409942v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409909v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456834v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409911v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536035v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_44" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa-Fotsoh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875889v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33121-8_9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521388v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riezebos Jan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulos Christos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wezel Wout Van" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Yahouni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Mebarki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2017073" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984203v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Muhammad Shahzad" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ejie.2018.096388" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijiei.2018.10012053" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computers5010003" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160217v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hoc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Guerin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hfm.20359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLR4R01-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01115937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pinot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2013.06.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740868v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2012.762131" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atif Shahzad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2012.04.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160212v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2012.07.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW3XQZ1D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474518v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Ghiles Hamiti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Bouazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129882v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Amann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Gurevsky" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.155" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408310v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kenani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726660v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mebarki Nasser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682816v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.182" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531525v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1574" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rolf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Reggelin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.641" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177750v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa Fotsoh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Castagna" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berruet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925123v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Niati" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bruneliere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3417990.3421438" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01913923v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Keddari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89743-1_34" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710260v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73751-5_25" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740863v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728689v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Souier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hassam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410125v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409943v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.1295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409909v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409942v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409911v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSMC.2007.4414227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536035v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Gamboa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57993-7_44" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Capawa-Fotsoh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982994v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bruggeman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03003-2_34" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01875889v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Artigues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Billaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Cheref" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33121-8_9" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521388v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riezebos Jan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimopoulos Christos" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wezel Wout Van" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dimopoulos" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>