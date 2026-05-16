--- v0 (2026-03-21)
+++ v1 (2026-05-16)
@@ -746,282 +746,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05147672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Spectroscopie proche infrarouge au service de la détermination des essences forestières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une approche dendrochimique multi-techniques pour l'analyse intra-cernes des traceurs et co-traceurs de la pollution dans les sites pollués.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Louet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéfan Colombano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihad Bourassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26èmes Rencontres HélioSPIR</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05150363v1</w:t>
+                <w:t xml:space="preserve">hal-05304146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une approche dendrochimique multi-techniques pour l'analyse intra-cernes des traceurs et co-traceurs de la pollution dans les sites pollués.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Spectroscopie proche infrarouge au service de la détermination des essences forestières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Louet</w:t>
+                <w:t xml:space="preserve">Rémy Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Desaulty</w:t>
+                <w:t xml:space="preserve">Orlane Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéfan Colombano</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panorama de la dendrochronologie 2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26èmes Rencontres HélioSPIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRAD; INRAE; IRD, Jun 2025, Montpellier, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/agritrop/00240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304146v1</w:t>
+                <w:t xml:space="preserve">hal-05150363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acylation des lignines : importante pour la physiologie de l'arbre, intéressante pour de nouvelles utilisations du bois ?</w:t>
               </w:r>
@@ -1510,243 +1510,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du SPIR portable pour la discrimination de génotypes de frêne résistant à la chalarose</w:t>
+                <w:t xml:space="preserve">Caractérisation biochimique et phénotypage haut-débit de la collection nationale de robinier par spectrométrie proche infrarouge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes rencontres HélioSPIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » - Limoges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153669v1</w:t>
+                <w:t xml:space="preserve">hal-04435162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation biochimique et phénotypage haut-débit de la collection nationale de robinier par spectrométrie proche infrarouge</w:t>
+                <w:t xml:space="preserve">Utilisation du SPIR portable pour la discrimination de génotypes de frêne résistant à la chalarose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Breton</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois » - Limoges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">24èmes rencontres HélioSPIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04435162v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of a miniaturized method for high-throughput screening of biomass pretreatment and saccharification and application on poplar and miscanthus clones</w:t>
               </w:r>
@@ -1851,243 +1851,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de prétraitements chimiques sur les phénols pariétaux et la saccharification enzymatique de miscanthus</w:t>
+                <w:t xml:space="preserve">Impact of acid and alkali pre-treatment of Miscanthus giganteus on cell- wall lignin and hydroxicinnamic acids in relation to degradation by polysaccharide-active enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lopes-Ferreira</w:t>
+                <w:t xml:space="preserve">N Lopes-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Italic 6: Science and Technology of Biomasses: Advances and Challenges From forest and agricultural biomasses to high added value products: processes and materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Viterbo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802951v1</w:t>
+                <w:t xml:space="preserve">hal-02802188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of acid and alkali pre-treatment of Miscanthus giganteus on cell- wall lignin and hydroxicinnamic acids in relation to degradation by polysaccharide-active enzymes</w:t>
+                <w:t xml:space="preserve">Impact de prétraitements chimiques sur les phénols pariétaux et la saccharification enzymatique de miscanthus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Habrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Lopes-Ferreira</w:t>
+                <w:t xml:space="preserve">N. Lopes-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italic 6: Science and Technology of Biomasses: Advances and Challenges From forest and agricultural biomasses to high added value products: processes and materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Viterbo, Italy</w:t>
+              <w:t xml:space="preserve">Journées du Réseau Français des Parois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802188v1</w:t>
+                <w:t xml:space="preserve">hal-02802951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2099,96 +2099,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlane Touzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismaël Oumarou Mahamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2196,392 +2196,392 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la Science 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Orléans-Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311857v1</w:t>
+                <w:t xml:space="preserve">hal-05311557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Breton</w:t>
+                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Vimenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Orléans-Ardon, France</w:t>
+              <w:t xml:space="preserve">SFBBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05311557v1</w:t>
+                <w:t xml:space="preserve">hal-05135791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How monolignol availability impacts lignin acylation in poplar?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Station de criblage à haut-débit du potentiel de saccharification et de valorisation en bioraffinerie de biomasses lignocellulosiques : application à des clones de peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belmokhtar Nassim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touzet Orlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boizot Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFBBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
+              <w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135791v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05473495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Station de criblage à haut-débit du potentiel de saccharification et de valorisation en bioraffinerie de biomasses lignocellulosiques : application à des clones de peuplier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boizot Nathalie</w:t>
+                <w:t xml:space="preserve">Valorisation du bois de robinier sous forme de paillages bioactifs. Principaux résultats du projet WoodProActif (2020-2024) : Partie 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlane Touzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaël Oumarou Mahamane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des 14eme Journées Scientifiques du GDR "Sciences du Bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France. 2026</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Orléans-Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05473495v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a non-destructive method for assessing species purity in Euro-Mediterranean firs</w:t>
               </w:r>
@@ -3447,51 +3447,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9275-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304146v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Bourassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802951v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes-Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lopes-Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311857v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473495v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmokhtar Nassim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet Orlane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boizot Nathalie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149757v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03535734v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arnoult-Carrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Brancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00740" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268105v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Habrant" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-012-9275-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304146v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Desaulty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Colombano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihad Bourassi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05150363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Touzet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/agritrop/00240" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262846v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vimenet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850012v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vinter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina D'Orlando" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Breton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153669v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603558v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802188v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lopes-Ferreira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802951v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lopes-Ferreira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311557v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Oumarou Mahamane" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05135791v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Devaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473495v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belmokhtar Nassim" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touzet Orlane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boizot Nathalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05311857v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>