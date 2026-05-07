--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -100,538 +100,538 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
+                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Delahoche</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
+              <w:t xml:space="preserve">Transportation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.100131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799813v1</w:t>
+                <w:t xml:space="preserve">hal-04861353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010500v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable approach for a collaborative distribution network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.treng.2022.100131⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861353v1</w:t>
+                <w:t xml:space="preserve">hal-03799813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new metric for gain sharing assessment in collaborative distribution: the sustainability and flexibility rate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Boulaksil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science: Operations &amp; Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23302674.2022.2038714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850031v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable collaborative approach to the distribution network design problem with CO2 emissions allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Shipping and Transport Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (6), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -665,77 +665,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Collaborative Hub Location Problem with Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -795,64 +795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Mixed-Integer Linear Programming Model for Sustainable Collaborative Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -899,77 +899,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pooling of sustainable freight transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Operational Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1003,77 +1003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de simulation de la mutualisation logistique 4.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Volume 28 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1133,308 +1133,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03321057v1</w:t>
+                <w:t xml:space="preserve">hal-04333468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03324383v1</w:t>
+                <w:t xml:space="preserve">emse-03338939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No title</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1453,321 +1453,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333468v1</w:t>
+                <w:t xml:space="preserve">halshs-03321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03338939v1</w:t>
+                <w:t xml:space="preserve">emse-03324383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a collaborative and integrated optimization approach in sustainable freight transportation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,103 +1801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARTAGE DE GAINS EN MUTUALISATION LOGISTIQUE : ETAT DE L'ART ET PERSPECTIVES DE RECHERCHE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ridha Derrouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème CONFERENCE INTERNATIONALE DE MODELISATION, OPTIMISATION ET SIMULATION (MOSIM2020), 12-14 Nov 2020, AGADIR, Maroc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, AGADIR (virtual), Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1935,77 +1935,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partage des coûts/bénéfices et émissions de GES après mutualisation logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorsaf Khammassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2043,77 +2043,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic assignment problem of parcels in lockers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2151,77 +2151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problème d’affectation dynamique en livraison du dernier kilomètre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Aloui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence Internationale de la Logistique et le Supply Chain Management, LOGISTIQUA 2019, 12-14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2246,77 +2246,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability indicators for a pooled logistics chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Advanced Logistics and Transport (IEEE ICALT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2019, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2335,217 +2335,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328277v1</w:t>
+                <w:t xml:space="preserve">hal-02328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328125v1</w:t>
+                <w:t xml:space="preserve">hal-02328277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2563,51 +2563,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'optimisation de la distribution collaborative avec partage de gains sous critères de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Picardie Jules Verne, 2021. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021AMIE0072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2679,100 +2679,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing; Springer International Publishing, pp.280-288, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332723v1</w:t>
@@ -2783,113 +2783,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing, pp.41-52, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332724v1</w:t>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03945238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03945238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>