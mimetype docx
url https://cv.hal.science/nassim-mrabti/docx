--- v1 (2026-05-07)
+++ v2 (2026-05-31)
@@ -321,261 +321,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
+                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Boulaksil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03799813v1</w:t>
+                <w:t xml:space="preserve">hal-04010500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-objective optimization model for the problems of sustainable collaborative hub location and cost sharing</w:t>
+                <w:t xml:space="preserve">A Comprehensive Literature Review on Sustainable Horizontal Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Part E: Logistics and Transportation Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 164, pp.102821. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tre.2022.102821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su141811644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010500v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03799813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable collaborative approach to the distribution network design problem with CO2 emissions allocation</w:t>
               </w:r>
@@ -665,51 +665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Collaborative Hub Location Problem with Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1133,572 +1133,572 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
+                <w:t xml:space="preserve">No title</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04333468v1</w:t>
+                <w:t xml:space="preserve">halshs-03321056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islem Snoussi</w:t>
+                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Mrabti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03338939v1</w:t>
+                <w:t xml:space="preserve">emse-03324383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No title</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Islem Snoussi</w:t>
+                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03321056v1</w:t>
+                <w:t xml:space="preserve">halshs-03321057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des algorithmes évolutionnaires pour la conception d'un réseau de distribution collaboratif à trois échelons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
+                <w:t xml:space="preserve">Approche robuste pour la conception du réseau de distribution collaboratif et durable sous incertitude de coûts, demandes et nombre des véhicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Kharrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lyes Kermad</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Elleuch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse (en ligne), France</w:t>
+              <w:t xml:space="preserve">18ème congrès de Recherche Opérationnelle et d'Aide à la Décision, ROADEF 2021, 26-30 Avril 2021, Mulhouse, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03321057v1</w:t>
+                <w:t xml:space="preserve">hal-04333468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Optimization for Collaborative Distribution Network Design Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Islem Snoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Hamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.41-52, </w:t>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.280-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03324383v1</w:t>
+                <w:t xml:space="preserve">emse-03338939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a collaborative and integrated optimization approach in sustainable freight transportation</w:t>
               </w:r>
@@ -2335,217 +2335,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03321058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
+                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328125v1</w:t>
+                <w:t xml:space="preserve">hal-02328277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutualisation du transport durable de marchandises</w:t>
+                <w:t xml:space="preserve">Mutualisation logistique, approche par simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Delahoche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">Modélisation, Optimisation et SIMulation- MOSIM’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328277v1</w:t>
+                <w:t xml:space="preserve">hal-02328125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2728,51 +2728,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing; Springer International Publishing, pp.280-288, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332723v1</w:t>
@@ -2796,100 +2796,100 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Sustainable Collaborative Distribution Network 4.0 with Blockchain Involvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Mrabti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Hamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Kermad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart and Sustainable Collaborative Networks 4.0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 629, Springer International Publishing, pp.41-52, 2021, IFIP Advances in Information and Communication Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04332724v1</w:t>
@@ -3069,51 +3069,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03945238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Kharrat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Mrabti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Hamani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Elleuch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.treng.2022.100131" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delahoche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23302674.2022.2038714" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04010500v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Boulaksil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Gargouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tre.2022.102821" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03799813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141811644" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03318021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSTL.2022.120676" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632243v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Kermad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9212759" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03632244v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Islem Snoussi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9182318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02968204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01605682.2020.1772022" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02423398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2019.1684214" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321056v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03324383v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_25" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Aloui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.178" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Derrouiche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Khammassi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333491v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04332774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333489v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03321058v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02328125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03945238v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021AMIE0072" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332723v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332724v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>