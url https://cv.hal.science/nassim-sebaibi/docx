--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -350,1517 +350,1534 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04815350v1</w:t>
+                <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
+                <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rateau</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo l'Helguen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815346v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo l'Helguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387347v1</w:t>
+                <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449536v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Maaroufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Goldschmidt2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036905v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036900v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+                <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalal Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Lackache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">RUGC 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185910v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">RF2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185906v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394211v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet 3DPARE : Impression 3D de récifs artificiels pour l'espace Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a binder matrix based on ground granulated blast-furnace slag and fly ash, as a replacement of cement in mortars</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963280v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of concretes incorporating crushed queen scallops for artificial reefs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development of a binder matrix based on ground granulated blast-furnace slag and fly ash, as a replacement of cement in mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RECIF conference on artificial reefs: from materials to ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653305v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Properties of concretes incorporating crushed queen scallops for artificial reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">RECIF conference on artificial reefs: from materials to ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653263v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of shell by-products as an aggregate for artificial reefs</w:t>
               </w:r>
@@ -1965,129 +1982,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réutilisation de coproduits coquilliers marins dans des bétons auto-plaçants pour des récifs artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,6394 +2222,6528 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection of high-performance phase change materials for enhanced building thermal management using hybrid multi-criteria decision-making</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohir Younsi</w:t>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.130393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532859v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Selection of high-performance phase change materials for enhanced building thermal management using hybrid multi-criteria decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 292, pp.130393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.130393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05532849v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 16 (1), pp.6747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of polyethylene and polypropylene fibers from waste fishing gears into cementitious material and comparison with industrial polypropylene fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 104, pp.112281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, thermal and hydric properties of compressed earth blocks: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to ‘Application of Ventilated Solar Façades to enhance the energy efficiency of buildings: A comprehensive review’ Energy Rep. 13 (June) (2025) 1266–1292/2352–4847</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rima Abou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112387⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014575v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ‘Application of Ventilated Solar Façades to enhance the energy efficiency of buildings: A comprehensive review’ Energy Rep. 13 (June) (2025) 1266–1292/2352–4847</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical, thermal and hydric properties of compressed earth blocks: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imane Gharbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.01.054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014541v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Concrete Polishing Waste as a Partial Substitute for Cement in Mortar</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma18030530⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05014586v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Incorporation of Concrete Polishing Waste as a Partial Substitute for Cement in Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Affan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18030530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05498373v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Mass Percentage of Bottom Ash and Its State of Maturation on the Mechanical Performance of a Bio-Composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmahan Taleb-Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montrelay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Justin Houessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Quéneudec-T’kint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (8), pp.2586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/buildings14082586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bio-colonisation, durability, and microstructural analysis of concrete incorporating magnetite and oyster shell waste aggregates in marine environment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing building energy efficiency across diverse climatic zones in marocco through optimized eco-friendly insulation thickness with air gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Ramos</w:t>
+                <w:t xml:space="preserve">M. Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+                <w:t xml:space="preserve">S. Ouhaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+                <w:t xml:space="preserve">N. Belouaggadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavyn Rollinson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 456, pp.139269. </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1551-1565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870641v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing building energy efficiency across diverse climatic zones in marocco through optimized eco-friendly insulation thickness with air gap</w:t>
+                <w:t xml:space="preserve">Bio-colonisation, durability, and microstructural analysis of concrete incorporating magnetite and oyster shell waste aggregates in marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fellah</w:t>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ouhaibi</w:t>
+                <w:t xml:space="preserve">Violeta Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mansouri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavyn Rollinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.040⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 456, pp.139269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808152v1</w:t>
+                <w:t xml:space="preserve">hal-04870641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Cutting and Valorization of Waste Fishing Trawl and Waste Fishing Rope Fibers in Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (10), pp.3985. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14103985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04577626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial reefs built by 3D printing: Systematisation in the design, material selection and fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Slebi-Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lizasoain-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Indacoechea-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 362, pp.129766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169274v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farjallah Alassaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial reefs built by 3D printing: Systematisation in the design, material selection and fabrication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+                <w:t xml:space="preserve">Nanosilica-based post-treatment of hardened cement-based materials: The underlying physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129766⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169246v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosilica-based post-treatment of hardened cement-based materials: The underlying physics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107211⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169263v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of drying kinetics evolution and hygrothermal properties of new earth-based materials using climatic chamber simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Azil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Streiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18, pp.e01798. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169270v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farjallah Alassaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04035103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (1), pp.58-75. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Properties Evolution of Eco-Material Dedicated to Manufacturing Artificial Reef via 3D Printing: Long-Term Interactions of Cementitious Materials in the Marine Environment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valorization of queen scallop shells in the preparation of metakaolin-based geopolymer mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14159353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.104578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169396v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Effects of Wetting and Drying Cycles on Microstructure Change and Mechanical Properties of Coconut Fibre-Reinforced Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946658v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of queen scallop shells in the preparation of metakaolin-based geopolymer mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the Properties Evolution of Eco-Material Dedicated to Manufacturing Artificial Reef via 3D Printing: Long-Term Interactions of Cementitious Materials in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boukhelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104578⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.9353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14159353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169417v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Wetting and Drying Cycles on Microstructure Change and Mechanical Properties of Coconut Fibre-Reinforced Mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Composites Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169817v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration characteristics of coconut fibre-reinforced mortars containing CSA and Portland cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24 (4), pp.1295-1303. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-022-01401-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue behavior of concrete: A literature review on the main relevant parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zahraa Kachkouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Carvalho Noberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Feitosa de Albuquerque Lima Babadopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abcael Ronald Santos Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Moreira Lima Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 338, pp.127510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earth construction: Field variabilities and laboratory reproducibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Azil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 314, pp.125591. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Heat Island: Causes, Consequences, and Mitigation Measures with Emphasis on Reflective and Permeable Pavements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Vujovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bechara Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamzé Karaky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CivilEng</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (2), pp.459-484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/civileng2020026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary investigation of a novel mortar based on alkali-activated seashell waste powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Mendili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 389 (15), pp.471-481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.05.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03957336v1</w:t>
+                <w:t xml:space="preserve">hal-03320902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.102269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449862v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198068v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofouling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03320902v1</w:t>
+                <w:t xml:space="preserve">hal-03198068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which concrete substrate suits you? Ostrea edulis larval preferences and implications for shellfish restoration in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Potet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Fabien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 162, pp.106159. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing energy consumption of prefabricated building elements and lowering the environmental impact of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 213, pp.110594. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un bâtiment pilote en terre-fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athmane Azil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Rattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and review of physical and mechanical properties of raw and treated coconut fibers for their recycling in construction materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huyen Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fibers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib8060037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycled duvets for building thermal insulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Bourguiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31, pp.101378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of non-autoclaved aerated insulating foam using bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Khadraoui-Mehir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Kourtaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 262, pp.120822. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical performance of a dry mortar without cement, based on paper fly ash and blast furnace slag</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.11.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963302v1</w:t>
+                <w:t xml:space="preserve">hal-02888102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mechanical performance of a dry mortar without cement, based on paper fly ash and blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888102v1</w:t>
+                <w:t xml:space="preserve">hal-01963302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Leleyter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of ordinary concretes incorporating crushed queen scallop shells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (5), pp.1805 - 1816. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0613-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Baraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (11), pp.850-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Effects of Polyethylene and Polypropylene-Based Waste Fishing Gear Fibers on Mechanical Parameters and Porosity of Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.132-140, 2025, RILEM Bookseries, 978-3-031-70276-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_16⟩</w:t>
+                <w:t xml:space="preserve">hal-04808150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rheological Investigation and Improvement of Vine Shoots Bio-Based Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lally Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, Springer Nature Switzerland, pp.113-126, 2025, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808150v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rilem Bookseries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8494,151 +8753,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId237"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8785,51 +9044,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169817v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169820v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01401-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01401-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Araujo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chehade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lally Garrigue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>