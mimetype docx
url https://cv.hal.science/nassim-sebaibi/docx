--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -66,8838 +66,8604 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of high-performance phase change materials for enhanced building thermal management using hybrid multi-criteria decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 292, pp.130393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.130393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.6747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to ‘Application of Ventilated Solar Façades to enhance the energy efficiency of buildings: A comprehensive review’ Energy Rep. 13 (June) (2025) 1266–1292/2352–4847</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Abou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical, thermal and hydric properties of compressed earth blocks: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Gharbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporation of Concrete Polishing Waste as a Partial Substitute for Cement in Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Affan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18030530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of polyethylene and polypropylene fibers from waste fishing gears into cementitious material and comparison with industrial polypropylene fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.112281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-colonisation, durability, and microstructural analysis of concrete incorporating magnetite and oyster shell waste aggregates in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavyn Rollinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 456, pp.139269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing building energy efficiency across diverse climatic zones in marocco through optimized eco-friendly insulation thickness with air gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouhaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1551-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Mass Percentage of Bottom Ash and Its State of Maturation on the Mechanical Performance of a Bio-Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmahan Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montrelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Justin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Quéneudec-T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14082586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Cutting and Valorization of Waste Fishing Trawl and Waste Fishing Rope Fibers in Cementitious Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.3985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14103985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of drying kinetics evolution and hygrothermal properties of new earth-based materials using climatic chamber simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosilica-based post-treatment of hardened cement-based materials: The underlying physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial reefs built by 3D printing: Systematisation in the design, material selection and fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Slebi-Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lizasoain-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Indacoechea-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 362, pp.129766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Properties Evolution of Eco-Material Dedicated to Manufacturing Artificial Reef via 3D Printing: Long-Term Interactions of Cementitious Materials in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boukhelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.9353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14159353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of queen scallop shells in the preparation of metakaolin-based geopolymer mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.104578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue behavior of concrete: A literature review on the main relevant parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahraa Kachkouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Carvalho Noberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Feitosa de Albuquerque Lima Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abcael Ronald Santos Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Moreira Lima Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.127510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth construction: Field variabilities and laboratory reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.125591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.58-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Heat Island: Causes, Consequences, and Mitigation Measures with Emphasis on Reflective and Permeable Pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CivilEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.459-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/civileng2020026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary investigation of a novel mortar based on alkali-activated seashell waste powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 389 (15), pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.05.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.102269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which concrete substrate suits you? Ostrea edulis larval preferences and implications for shellfish restoration in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.106159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination and review of physical and mechanical properties of raw and treated coconut fibers for their recycling in construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib8060037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation d'un bâtiment pilote en terre-fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of non-autoclaved aerated insulating foam using bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui-Mehir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kourtaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 262, pp.120822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycled duvets for building thermal insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.101378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing energy consumption of prefabricated building elements and lowering the environmental impact of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.110594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical performance of a dry mortar without cement, based on paper fly ash and blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of ordinary concretes incorporating crushed queen scallop shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1805 - 1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0613-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.850-857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de l’énergie de fissuration de bétons coquillers par corrélation d’images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arinloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of cementitious pastes based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Celeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cruickshank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-Based Building Materials - ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo l'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lackache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185910v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Projet 3DPARE : Impression 3D de récifs artificiels pour l'espace Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185906v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet 3DPARE : Impression 3D de récifs artificiels pour l'espace Atlantique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119211v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
+              <w:t xml:space="preserve">RF2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394211v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a binder matrix based on ground granulated blast-furnace slag and fly ash, as a replacement of cement in mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of concretes incorporating crushed queen scallops for artificial reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECIF conference on artificial reefs: from materials to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of shell by-products as an aggregate for artificial reefs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainability through Resource Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653207v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recycling of shell by-products as an aggregate for artificial reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrie Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rollinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainability through Resource Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653263v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutilisation de coproduits coquilliers marins dans des bétons auto-plaçants pour des récifs artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144392v1</w:t>
-              </w:r>
-[...5952 lines deleted...]
-                <w:t xml:space="preserve">hal-01007431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Effects of Polyethylene and Polypropylene-Based Waste Fishing Gear Fibers on Mechanical Parameters and Porosity of Cementitious Materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rheological Investigation and Improvement of Vine Shoots Bio-Based Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rime Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lally Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Hans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_16⟩</w:t>
+              <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, Springer Nature Switzerland, pp.113-126, 2025, RILEM Bookseries, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808150v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Investigation and Improvement of Vine Shoots Bio-Based Concretes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative Effects of Polyethylene and Polypropylene-Based Waste Fishing Gear Fibers on Mechanical Parameters and Porosity of Cementitious Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_10⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.132-140, 2025, RILEM Bookseries, 978-3-031-70276-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574467v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
+              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170015v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169283v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9044,51 +8810,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169817v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169820v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01401-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574467v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Araujo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chehade" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lally Garrigue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_10" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Araujo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chehade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lally Garrigue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>