--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -66,8156 +66,9272 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
-[...5718 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination expérimentale de l’énergie de fissuration de bétons coquillers par corrélation d’images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Arinloye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of cementitious pastes based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emy Celeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Cruickshank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Bio-Based Building Materials - ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rio de janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel des co-produits coquilliers pour les éléments structurels dans la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes journées scientifiques du (RF)2B, Jul 2024, Rennes, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Transfer Behaviour Modelling in Concrete Incorporating Seashell Co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS Congress 2024 - The 9th European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of concrete based on aquaculture co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo l'Helguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th ACI/RILEM International Conference on Cementitious Materials and Alternative Binders for Sustainable Concrete (ICCM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.986-997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation de co-produits calcaires issus de l'aquaculture en béton porteur isolant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français du Génie Civil, prix vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Paris-Saclay, May 2023, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydration of hydraulic cements based on oyster shell co-products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Maaroufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.4166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation of oyster shell powder in mortars as partial replacement of cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamilia Abahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mechanical properties and microstructure of mortars based on oyster shell powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalal Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yahia Lackache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, /, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">RF2B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185906v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet 3DPARE : Impression 3D de récifs artificiels pour l'espace Atlantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Valorisation de co-produits coquilliers d'huître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Schifano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamilia Abahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02119211v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+                <w:t xml:space="preserve">Projet 3DPARE : Impression 3D de récifs artificiels pour l'espace Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariane Audo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
+              <w:t xml:space="preserve">DiXite3dPrint : Fabrication Additive pour la Construction. Quelle Actualité Nationale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École des Ponts ParisTech, Jan 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394211v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02119211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire pour la valorisation de co-produits coquilliers en béton porteur isolant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alkali activated mortars formulation optimized by an experimental design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariane Audo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Gomina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RF2B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">37èmes Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nice, France. pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185910v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a binder matrix based on ground granulated blast-furnace slag and fly ash, as a replacement of cement in mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Seifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering for Waste and Biomass Valorisation (WasteEng18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of concretes incorporating crushed queen scallops for artificial reefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECIF conference on artificial reefs: from materials to ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01653305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recycling of shell by-products as an aggregate for artificial reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrie Sawyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coggan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rollinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Sustainability through Resource Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653263v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of shell by-products as an aggregate for artificial reefs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties and mechanical behaviour of concrete made with crushed queen scallop shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Sustainability through Resource Conservation and Recycling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eco-Crete International Symposium on Sustainability Environmentally Friendly Concrete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01653207v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01653263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réutilisation de coproduits coquilliers marins dans des bétons auto-plaçants pour des récifs artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Cuadrado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boutouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Boudart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selection of high-performance phase change materials for enhanced building thermal management using hybrid multi-criteria decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Azhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 292, pp.130393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2026.130393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Afif Zeggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.6747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of polyethylene and polypropylene fibers from waste fishing gears into cementitious material and comparison with industrial polypropylene fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.112281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical, thermal and hydric properties of compressed earth blocks: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Gharbage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Benmahiddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 104, pp.112387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2025.112387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to ‘Application of Ventilated Solar Façades to enhance the energy efficiency of buildings: A comprehensive review’ Energy Rep. 13 (June) (2025) 1266–1292/2352–4847</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Abou Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaima Imghoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Hage Chehade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.2365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oyster shell concrete durability in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/JMCEE7/MTENG-23573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Incorporation of Concrete Polishing Waste as a Partial Substitute for Cement in Mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Affan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelrahman Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma18030530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhancing building energy efficiency across diverse climatic zones in marocco through optimized eco-friendly insulation thickness with air gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ouhaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.1551-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2024.07.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bio-colonisation, durability, and microstructural analysis of concrete incorporating magnetite and oyster shell waste aggregates in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavyn Rollinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 456, pp.139269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.139269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Mass Percentage of Bottom Ash and Its State of Maturation on the Mechanical Performance of a Bio-Composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmahan Taleb-Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montrelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Justin Houessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Quéneudec-T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.2586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings14082586⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Cutting and Valorization of Waste Fishing Trawl and Waste Fishing Rope Fibers in Cementitious Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), pp.3985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app14103985⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.5384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of drying kinetics evolution and hygrothermal properties of new earth-based materials using climatic chamber simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructure of Dry Mortars without Cement: Specific Surface Area, Pore Size and Volume Distribution Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Razakamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9), pp.5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13095616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monitoring of drying kinetics evolution and hygrothermal properties of new earth-based materials using climatic chamber simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Streiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18, pp.e01798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2022.e01798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanosilica-based post-treatment of hardened cement-based materials: The underlying physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 171, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04536527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial reefs built by 3D printing: Systematisation in the design, material selection and fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Slebi-Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Lizasoain-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irune Indacoechea-Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 362, pp.129766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.129766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of latent heat storage on thermal comfort and energy consumption in lightweight earth-based housings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 229, pp.109915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2022.109915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03947046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation Properties of Pervious and Water-Retaining Recycled Concrete to Mitigate Urban Heat Island Phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15065384⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04035103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Advances in 3D Printing Technology of Cementitious Materials: Key Printing Parameters and Properties Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Arrêteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sonebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth construction: Field variabilities and laboratory reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.125591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (1), pp.58-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Properties Evolution of Eco-Material Dedicated to Manufacturing Artificial Reef via 3D Printing: Long-Term Interactions of Cementitious Materials in the Marine Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Boukhelf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Yoris-Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Blanco-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.9353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14159353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of wetting and drying cycles on microstructure change and mechanical properties of coconut fibre-reinforced mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs6040102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of queen scallop shells in the preparation of metakaolin-based geopolymer mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.104578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2022.104578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatigue behavior of concrete: A literature review on the main relevant parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahraa Kachkouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Carvalho Noberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Feitosa de Albuquerque Lima Babadopulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abcael Ronald Santos Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Moreira Lima Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 338, pp.127510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.127510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Earth construction: Field variabilities and laboratory reproducibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.125591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.125591⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The study of long-term durability and bio-colonization of concrete in marine environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental and Sustainability Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.100120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indic.2021.100120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban Heat Island: Causes, Consequences, and Mitigation Measures with Emphasis on Reflective and Permeable Pavements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetlana Vujovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechara Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamzé Karaky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CivilEng</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.459-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/civileng2020026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A preliminary investigation of a novel mortar based on alkali-activated seashell waste powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Hasnaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 389 (15), pp.471-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.05.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reactivity Effect of Calcium Carbonate on the Formation of Carboaluminate Phases in Ground Granulated Blast Furnace Slag Blended Cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Deboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Mendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Johnson Alengaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.6504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13116504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the influence of accelerated carbonation on the microstructure and mechanical characteristics of coconut fibre-reinforced cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.102269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102269⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of phase change materials on lightened earth hygroscopic, thermal and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farjallah Alassaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41, pp.102417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.102417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03198068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which concrete substrate suits you? Ostrea edulis larval preferences and implications for shellfish restoration in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Potet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chaudemanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162, pp.106159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of infrastructure material composition and microtopography on marine biofilm growth and photobiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Claquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Peccate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biofouling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (7), pp.740-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927014.2021.1959918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing energy consumption of prefabricated building elements and lowering the environmental impact of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.110594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2020.110594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determination and review of physical and mechanical properties of raw and treated coconut fibers for their recycling in construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huyen Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fib8060037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation d'un bâtiment pilote en terre-fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athmane Azil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of non-autoclaved aerated insulating foam using bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui-Mehir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kourtaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 262, pp.120822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2020.120822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recycled duvets for building thermal insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourguiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Khadraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.101378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of several parameters on non-autoclaved aerated concrete: use of recycling waste perlite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fabien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2019.1647465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical performance of a dry mortar without cement, based on paper fly ash and blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Seifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.113-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144392v1</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of pervious concrete using crushed seashells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 135, pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Properties of ordinary concretes incorporating crushed queen scallop shells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héctor Cuadrado-Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Boudart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (5), pp.1805 - 1816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-015-0613-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified method for the design of pervious concrete mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73, pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2014.09.088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valorization of seashell by-products in pervious concrete pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.151-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2013.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05615825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Use of Seashell by-Products in Pervious Concrete Pavers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Leleyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Baraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Civil Engineering and Construction Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (11), pp.850-857</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Investigation and Improvement of Vine Shoots Bio-Based Concretes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Chehade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lally Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Hans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Babadopulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials - Proceedings of ICBBM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, Springer Nature Switzerland, pp.113-126, 2025, RILEM Bookseries, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-92777-5_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Effects of Polyethylene and Polypropylene-Based Waste Fishing Gear Fibers on Mechanical Parameters and Porosity of Cementitious Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badreddine El Haddaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Zelloufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the RILEM Spring Convention and Conference 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, Springer Nature Switzerland, pp.132-140, 2025, RILEM Bookseries, 978-3-031-70276-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-70277-8_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8225,445 +9341,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin-Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 40 (1), Springer International Publishing, pp.65-73, 2023, RILEM Bookseries, 978-3-031-21734-0; 978-3-031-21735-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169283v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Durability Properties of Concretes Based on Oyster Shell Co-products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Durability Characterization of Concrete Using Seashell Co-products as Aggregate Replacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Bennacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 75th RILEM Annual Week 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_9⟩</w:t>
+              <w:t xml:space="preserve">SynerCrete 2023: International RILEM Conference on Synergising Expertise towards Sustainability and Robustness of Cement-based Materials and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer Nature Switzerland, pp.581-592, 2023, RILEM Bookseries, 978-3-031-33211-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33211-1_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170015v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude multi-échelle des propriétés mécaniques et de durabilité de bétons de co-produits calcaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martin--Cavaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bennacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journées scientifiques du (RF)2B, prix poster</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId258"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8810,51 +9926,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574467v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Araujo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chehade" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lally Garrigue" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_10" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Collin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Arinloye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin--Cavaill&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Sun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emy Celeschi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cruickshank" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579630v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Maaroufi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bennacer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rateau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo l'Helguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387347v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.4166" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Badreddine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036900v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Lackache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185910v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamilia Abahri," TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Schifano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02119211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Georges" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Audo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boutouil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Louvel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963280v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Seifi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653305v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado-Rica" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrie Sawyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E van Veen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andersen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coggan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rollinson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144392v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Cuadrado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Boudart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Azhar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Imghoure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2026.130393" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014564v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hussan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112281" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Gharbage" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Benmahiddine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2025.112387" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Abou Ibrahim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Hage Chehade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.01.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498373v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/JMCEE7/MTENG-23573" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014586v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farjallah Alassaad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Affan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Haddad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Mohamad" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma18030530" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fellah" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ouhaibi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belouaggadia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mansouri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2024.07.040" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870641v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zelloufi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Ramos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine El Haddaji" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourguiba" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavyn Rollinson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.139269" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04677343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmahan Taleb-Ahmed" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montrelay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Justin Houessou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Qu&#233;neudec-T&#8217;kint" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14082586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14103985" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamz&#233; Karaky" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15065384" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611018v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athmane Azil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Touati" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Le Guern" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Streiff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2022.e01798" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169274v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13095616" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169263v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fabien" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107211" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536527v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2022.109915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169246v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Yoris-Nobile" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Slebi-Acevedo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Lizasoain-Arteaga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irune Indacoechea-Vega" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Blanco-Fernandez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.129766" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03947046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035103v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612693v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Arr&#234;teau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sonebi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071828" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611002v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.125591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2019.1647465" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169396v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boukhelf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14159353" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03946658v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6040102" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Hasnaoui" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2022.104578" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169291v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahraa Kachkouch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Carvalho Noberto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Feitosa de Albuquerque Lima Babadopulos" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abcael Ronald Santos Melo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Moreira Lima Machado" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.127510" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169292v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611052v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Georges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2021.100120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206785v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Vujovic" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/civileng2020026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170014v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Mendili" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.05.069" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320902v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vivier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lelong" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lesage" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Peccate" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927014.2021.1959918" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449862v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Deboucha" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Johnson Alengaram" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13116504" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03957336v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102269" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198068v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.102417" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170013v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Potet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaudemanche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Guillet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106159" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612339v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888094v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2020.110594" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888078v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib8060037" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rattier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui-Mehir" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2020.120822" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888091v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Khadraoui" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101378" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888102v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01963302v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.11.004" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343076v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Hanh Nguyen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.219" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGCFSDZ2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615799v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647003v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-015-0613-7" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633318v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2014.09.088" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNX9SR9S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615819v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633095v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2013.08.017" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P580X9W-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615825v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02633154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574467v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Araujo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Chehade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lally Garrigue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Hans" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Babadopulos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92777-5_10" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808150v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70277-8_16" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martin-Cavaill&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vacher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169283v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33211-1_52" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387151v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>