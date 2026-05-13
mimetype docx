--- v0 (2026-03-19)
+++ v1 (2026-05-13)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">275898628</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=xlHaXOwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -182,232 +203,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les micro-forêts urbaines Miyawaki : suivi par drone et bénéfices climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Scherer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 4 pages du LOTERR n°21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04892233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arbres et le rafraîchissement urbain : une expérimentation climatique à Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le 4 pages du LOTERR n°16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210473v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -417,150 +438,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal assessment of redevelopment in a school playground by UAV with a non-radiometric IR camera and on-site measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Urban Climate (ICUC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05162299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -570,1139 +591,1139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress thermique et comportement des habitants de Casablanca (Maroc) en période de forte chaleur : un retour d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Boquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème colloque annuel l'AIC : climat et changements environnementaux : mesures, enjeux, transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris Cité, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ecostress data to improve UHI modeling during warm season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Urban Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par drone et caméra IR des effets thermiques d'une opération de désimperméabilisation et de végétalisation d'un parking urbain (Metz, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Climatologie, Jul 2023, Bucarest, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102840v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration des variations thermiques diurnes dans une aire urbaine de milieu tempéré semi-continental à l'aide des données de température de surface terrestre ECOSTRESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03657098v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655897v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'îlot de chaleur urbain dans la métropole de Metz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop communauté climat urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et détection des îlots de chaleur et de fraîcheur en milieu tempéré semi-continental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l'impact sur la température de surface de certains projets emblématiques de réaménagement dans l'aire métropolitaine de Casablanca (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34e colloque annuel de l'Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
+                <w:t xml:space="preserve">Acquisition d’images thermiques infrarouges par drone pour la caractérisation de l’ICU de surface à échelle fine : étude pilote dans une ZAE du territoire de Metz Métropole (le plateau de Frescaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Drogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Saïd Sghir</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litifu Paruke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l'AIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934907v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition d’images thermiques infrarouges par drone pour la caractérisation de l’ICU de surface à échelle fine : étude pilote dans une ZAE du territoire de Metz Métropole (le plateau de Frescaty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution spatio-temporelle de températures de surface diurnes dans l'aire métropolitaine de Metz à partir de données Landsat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Litifu Paruke</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Colloque de l'AIC</w:t>
+              <w:t xml:space="preserve">33ème Colloque de l’Association Internationale de Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546728v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagne de mesures mobiles pour caractériser l’ICU d’été de la ville de Casablanca (Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Sghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : "Les ressources naturelles au Maroc : politiques de gestion et enjeux de développement"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1712,371 +1733,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique partenariale autour de l’adaptation à la surchauffe urbaine dans l’agglomération messine (France) : un retour d’expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bouyer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémy Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (11), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/climat/202320011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03919872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'urbanisation et thermographies satellitaires en milieu méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Sghir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 77 (2), pp.5-22. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.6449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et spatialisation de l’îlot de chaleur urbain dans l’aire urbaine de Metz Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17, pp.8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/climat/202017008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547065v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2086,100 +2107,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des îlots de chaleur de saison chaude dans les territoires de l'Eurométropole de Metz (France) et du Grand Casablanca (Maroc) : observation, perception, vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023LORR0242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04469142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2189,117 +2210,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation statistique multicritère de l'îlot de chaleur urbain en contexte caniculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Hassani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Drogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2309,105 +2330,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sur-urbanisation de la ville de Casablanca : étude de l’évolution spatio-temporelle de la ville de Casablanca entre 1987 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Hassani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2475,51 +2496,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01A90D5F"/>
+    <w:nsid w:val="7BDEAC54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2706,51 +2727,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nassima-hassani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6736-4568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275898628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04469142v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0242" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nassima-hassani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6736-4568" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/275898628" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=xlHaXOwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04892233v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Drogue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Hassani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Manceau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Scherer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210473v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Claverie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04491182v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Boquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Sghir" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04210479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102840v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03657098v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03655897v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03617675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465195v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03465525v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02546728v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litifu Paruke" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02934907v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sghir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140935v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03919872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Douche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202320011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207849v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6449" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02547065v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017008" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04469142v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03614960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03038454v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>