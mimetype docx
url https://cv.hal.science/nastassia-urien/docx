--- v0 (2026-03-20)
+++ v1 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nastassia Urien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur en écotoxicologie, EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal toxicity of five disinfection by-products on microalgae determined by flow cytometry – Lines of evidence for adverse outcome pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ciccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.115582. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors governing distribution of gammarid species and their metal bioaccumulation abilities at the Seine basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.106726. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular partitioning of metals and metalloids (As, Cd, Cu, Se and Zn) in liver and gonads of wild white suckers (Catostomus commersonii) collected downstream from a mining operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sonnenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rozon-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicoproteomic assessment of the functional alterations caused by chronic metallic exposures in gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baiwir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 225, pp.428-438. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of aqueous and dietary uptakes to lead (Pb) bioaccumulation in Gammarus pulex: From multipathway modeling to in situ validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.257-263. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and inter-species comparison of metal bioaccumulation in caged gammarids under urban diffuse contamination gradient: Implications for biomonitoring investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.501-508. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodynamic model predicting waterborne lead bioaccumulation in Gammarus pulex: Influence of water chemistry and in situ validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’écotoxicité de sous-produits de désinfection issus d’un effluent chloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ciccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb and Cd bioaccumulation in Gammarus pulex: Application to realistic environmental conditions and consideration of water chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la bioaccumulation des métaux par voie dissoute chez le genre Gammarus : influence des facteurs environnementaux et de l’histoire de vie des organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Claude Bernard - Lyon I, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01273362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nastassia Urien </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Ingénieur-Chercheur en écotoxicologie, EDF R&D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-lethal toxicity of five disinfection by-products on microalgae determined by flow cytometry – Lines of evidence for adverse outcome pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Ciccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Pandard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 266, pp.115582. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2023.115582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological factors governing distribution of gammarid species and their metal bioaccumulation abilities at the Seine basin scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 118, pp.106726. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2020.106726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a multidisciplinary and integrative weight-of-evidence approach to a 1-year monitoring survey of the Seine River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (24), pp.23404-23429. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6993-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular partitioning of metals and metalloids (As, Cd, Cu, Se and Zn) in liver and gonads of wild white suckers (Catostomus commersonii) collected downstream from a mining operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sonnenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Rozon-Ramilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2018.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01832403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicoproteomic assessment of the functional alterations caused by chronic metallic exposures in gammarids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Gismondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baiwir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 225, pp.428-438. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison in waterborne Cu, Ni and Pb bioaccumulation kinetics between different gammarid species and populations: Natural variability and influence of metal exposure history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.245-255. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental relevance of laboratory-derived kinetic models to predict trace metal bioaccumulation in gammarids: Field experimentation at a large spatial scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.330-339. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2016.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of aqueous and dietary uptakes to lead (Pb) bioaccumulation in Gammarus pulex: From multipathway modeling to in situ validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Hadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 129, pp.257-263. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.03.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variability and inter-species comparison of metal bioaccumulation in caged gammarids under urban diffuse contamination gradient: Implications for biomonitoring investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 511, pp.501-508. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.12.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biodynamic model predicting waterborne lead bioaccumulation in Gammarus pulex: Influence of water chemistry and in situ validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 203, pp.22-30. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l’écotoxicité de sous-produits de désinfection issus d’un effluent chloré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ciccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bado-Nilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lafay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Française d'Ecotoxicologie Fondamentale et Appliquée (SEFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation intégrée et multidisciplinaire de la qualité du milieu par l’approche “Weight-of-Evidence” : application à une étude de cas le long de la Seine (PIREN-Seine)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barjhoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ayrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque 2016 de la Société Française d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting abilities of metal bioaccumulation in Gammarus populations with different exposure histories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Farfarana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 25th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Barcelone, Spain. Chair: Karel A.C. and De Schamphelaere, pp.1, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling Pb and Cd bioaccumulation in Gammarus pulex: Application to realistic environmental conditions and consideration of water chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Uher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise C. Fechner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie D. Lebrun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 24th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Basel, Switzerland. pp.1, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme PIREN-Seine - Phase 6 Axe 4 : « Ecologie &amp; Ecotoxicologie » Les déterminants de la qualité écologique du milieu aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Tales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Le Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Zahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la bioaccumulation des métaux par voie dissoute chez le genre Gammarus : influence des facteurs environnementaux et de l’histoire de vie des organismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassia Urien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université Claude Bernard - Lyon I, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015LYO10242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01273362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04325816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ciccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cooper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sonnenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rozon-Ramilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.07.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gismondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baiwir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569645v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hadji" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.03.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.078" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153660v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028154v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ciccia" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600369v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273362v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10242" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-04325816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ciccia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pandard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciffroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Urien" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Lafay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2023.115582" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Uher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2020.106726" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Barjhoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise C. Fechner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Anzil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6993-6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cooper" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Caron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sonnenberg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Rozon-Ramilo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.07.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183100v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Gismondi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Thom&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baiwir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.03.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWD2G5LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695094v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farfarana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.10.016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569657v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.03.023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569645v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Hadji" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.03.033" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C4MQ1MS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01569648v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.12.078" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153660v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.03.045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028154v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ciccia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bado-Nilles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lafay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barjhoux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anzil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01273362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015LYO10242" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>