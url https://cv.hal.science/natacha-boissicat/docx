--- v0 (2026-04-07)
+++ v1 (2026-05-21)
@@ -850,204 +850,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teachers' awareness of how students estimate their competence and their subsequent judgement</w:t>
+                <w:t xml:space="preserve">Do pupils evaluate themselves better or worse after comparing with their classmates? The role of identification with the comparison target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Biennal Meeting of the International Society for Study of Behavioural Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">The Society of Personality and Social Psychology Annual Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791224v1</w:t>
+                <w:t xml:space="preserve">hal-04791233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pupils evaluate themselves better or worse after comparing with their classmates? The role of identification with the comparison target</w:t>
+                <w:t xml:space="preserve">Teachers' awareness of how students estimate their competence and their subsequent judgement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pansu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society of Personality and Social Psychology Annual Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">26th Biennal Meeting of the International Society for Study of Behavioural Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04791233v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediating role of emotional regulation in the relationship between emotional support and academic self-evaluation</w:t>
               </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society of Personality and Social Psychology Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Nouelle Orléans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure De Place</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Boissicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Jamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème séminaire de l’Institut Carnot de l’Éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t>
@@ -1846,51 +1846,51 @@
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011GRENH023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-00780979v1</w:t>
+                <w:t xml:space="preserve">tel-00780979v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2045,51 +2045,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09582-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vezeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9189-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STXCS5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791233v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863248v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;pierre Fayant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nurra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Muller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjep.12466" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312592v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pansu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Bouffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-020-09582-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Vezeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Cottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0028429" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897858v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfp.4020" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11218-012-9189-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STXCS5B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791233v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791224v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Jamain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791247v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Pierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049518v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pouille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure De Place" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433380v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fartoukh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150879v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure de Place" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blaise" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780979v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011GRENH023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>