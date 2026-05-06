--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -361,165 +361,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moi aussi j'ai dû tuer mon enfant » : écritures caribéennes de l'infanticide esclave</w:t>
+                <w:t xml:space="preserve">Le docteur et la sorcière : conflits de médecine et concurrence des traditions dans Moi, Tituba, sorcière... de Maryse Condé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : Esclavage et monstruosité, 7</w:t>
+              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 : "Maryse Condé et l'actualité"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020223v1</w:t>
+                <w:t xml:space="preserve">hal-04044842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le docteur et la sorcière : conflits de médecine et concurrence des traditions dans Moi, Tituba, sorcière... de Maryse Condé</w:t>
+                <w:t xml:space="preserve">« Moi aussi j'ai dû tuer mon enfant » : écritures caribéennes de l'infanticide esclave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Présence francophone. Revue internationale de langue et de littérature </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 : "Maryse Condé et l'actualité"</w:t>
+              <w:t xml:space="preserve">Revue d'études culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Aux frontières de l’humain : Esclavage et monstruosité, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044842v1</w:t>
+                <w:t xml:space="preserve">hal-04020223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejeter la greffe : filiations court-circuitées et biographique réinventé dans The Autobiography of my Mother.</w:t>
               </w:r>
@@ -874,225 +874,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sucrerie paysagère. Les illustrations d’Histoire générale des Antilles, de Jean-Baptiste Du Tertre, et l'engenho brésilien de Frans Post (1650-1670)</w:t>
+                <w:t xml:space="preserve">Paysages littéraires. Nature, écologie, écocritique dans les littératures caribéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Francisco</w:t>
+                <w:t xml:space="preserve">Pauline AMY DE LA BRETEQUE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, 564, Classiques Garnier, pp.10.48611/isbn.978-2-406-14389-5, 2023, Rencontres, 978-2-406-14387-1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha D’orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...73 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03876471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1102,110 +1007,237 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysages littéraires. Nature, écologie, écocritique dans les littératures caribéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha D'Orlando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline AMY DE LA BRETEQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier, 2023, Rencontres, 978-2-406-14388-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04040847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sucrerie paysagère. Les illustrations d’Histoire générale des Antilles, de Jean-Baptiste Du Tertre, et l'engenho brésilien de Frans Post (1650-1670)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pauline AMY DE LA BRETEQUE</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04040847v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha D'Orlando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paysages littéraires. Nature, écologie, écocritique dans les littératures caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 564, Classiques Garnier, pp.10.48611/isbn.978-2-406-14389-5, 2023, Rencontres, 978-2-406-14387-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04040779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1463,51 +1495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044830v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha D'Orlando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellier Marine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020223v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha D&#8217;orlando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040779v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Francisco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline AMY DE LA BRETEQUE" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876471v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040847v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04044927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044830v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha D'Orlando" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Harpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044857v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cellier Marine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020242v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044842v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020223v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044867v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157521v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha D&#8217;orlando" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157475v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157539v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03157499v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03876471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline AMY DE LA BRETEQUE" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040847v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Francisco" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04044927v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>