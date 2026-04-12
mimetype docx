--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -881,381 +881,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la simulation pour relier les situations de travail aux situations d’apprentissage-développement en institut de formation : le théâtre-forum en formation par alternance des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innover dans l’évaluation pour une éducation de qualité pour tous, levier de développement professionnel de l’équipe enseignante. Exemple d’une recherche intervention qui accompagne le déploiement, dans un collège français, d’un dispositif spécifique d’évaluation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rym Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre dans, par, en, avec (l’) alternance enjeux et perspectives pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResAAlt, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">35ème colloque ADMEE-Europe. L’évaluation face aux défis de la diversité et de l’inclusion : entre normes et différenciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Feb 2024, Braga, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813237v1</w:t>
+                <w:t xml:space="preserve">hal-04461819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover dans l’évaluation pour une éducation de qualité pour tous, levier de développement professionnel de l’équipe enseignante. Exemple d’une recherche intervention qui accompagne le déploiement, dans un collège français, d’un dispositif spécifique d’évaluation des élèves.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser la simulation pour relier les situations de travail aux situations d’apprentissage-développement en institut de formation : le théâtre-forum en formation par alternance des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Rym Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque ADMEE-Europe. L’évaluation face aux défis de la diversité et de l’inclusion : entre normes et différenciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE Europe, Feb 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Apprendre dans, par, en, avec (l’) alternance enjeux et perspectives pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResAAlt, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461819v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en formation (jeux de rôle, théâtre-forum), un outil pour travailler la réflexivité en action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chachkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Al Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les outils réflexifs de formation à l’épreuve »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université CYU, Master FFE MEEF4, Apr 2023, Cergy-Gennevilliers-Paris, France</w:t>
+              <w:t xml:space="preserve">Approches évaluatives des dispositfs doctoraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812844v1</w:t>
+                <w:t xml:space="preserve">hal-04339232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La simulation en formation (jeux de rôle, théâtre-forum), un outil pour travailler la réflexivité en action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches évaluatives des dispositfs doctoraux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les outils réflexifs de formation à l’épreuve »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université CYU, Master FFE MEEF4, Apr 2023, Cergy-Gennevilliers-Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04339232v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium &amp;quot;La simulation en formation professionnelle : activités des formateurs dans le continuum situationnel</w:t>
               </w:r>
@@ -1660,232 +1660,314 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation des interactions en classe. Simuler les interactions enseignants-élèves grâce au théâtre-forum. Le travail des gestes et de la proxémie en formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facon Cedric</w:t>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
+              <w:t xml:space="preserve">Journée d’études Projets de recherche INSPE 2023-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05450403v1</w:t>
+                <w:t xml:space="preserve">hal-05582569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Fernagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facon Cedric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05450403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants par la simulation : quels gestes professionnels des formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales 2019 de l'école Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1895,179 +1977,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'envie d'apprendre : les leviers de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathan, 2022, Du labo à la classe, 978-2-09-125484-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Géographie EMC 4e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magnard, 2016, Alexandre Ployé, 978-2-210-10597-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2077,283 +2159,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour le bien-être des enseignants et des élèves, développer les compétences de communication en formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jellab A. et Marsollier C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’École au défi du bien-être de ses personnels. Des enjeux et des expériences qui réenchantent et soutiennent l’engagement au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
+                <w:t xml:space="preserve">Animer des dispositifs de simulation : gestes professionnels des formateurs et construction de l’expérience en formation d’enseignants sur la relation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804333v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animer des dispositifs de simulation : gestes professionnels des formateurs et construction de l’expérience en formation d’enseignants sur la relation pédagogique</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804321v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2373,197 +2455,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès, S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la relation pédagogique. L'émergence d'une grammaire relationnelle en France, XXe - début XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bot F. et Uhlrich G. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réussite éducative et les chemins du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris-Saclay Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes professionnels dans la relation pédagogique : quelles interprétations par les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jorro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gestes professionnels comme arts de faire. Éducation, formation, médiation culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.21-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2573,107 +2655,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.391-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2683,100 +2765,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former aux pratiques relationnelles enseignantes par la simulation : l’agir professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nc19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2786,227 +2868,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants à la multimodalité de la communication en classe : l’usage de la simulation (mises en situation et jeux de rôle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation mobilisée de manière occasionnelle dans un dispositif de formation : les gestes professionnels des formateurs pour faciliter l’engagement des participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, émotions et compétences interactionnelles. Ressentir des émotions fortes en situation simulée, une perturbation des apprentissages ou un bénéfice pour le développement des compétences interactionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3016,114 +3098,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les professeurs à la relation pédagogique par la simulation : l'agir professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. HESAM Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021HESAC035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03651326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3191,51 +3273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2E2C0A4"/>
+    <w:nsid w:val="D8AE75E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3422,51 +3504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3853-2239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193897326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.5861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812844v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080948v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812851v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813246v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813251v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039500v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03898042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0391" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253289v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc19" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812379v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651326v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC035" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3853-2239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193897326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.5861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03898042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>