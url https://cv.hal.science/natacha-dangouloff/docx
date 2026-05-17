--- v1 (2026-04-12)
+++ v2 (2026-05-17)
@@ -648,437 +648,411 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un Jumeau Numérique et définition collaborative de ses usages dans le cadre d’une pédagogie active</w:t>
+                <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Paggetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogie dans l'Enseignement Supérieur. QPES 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de bretagne occidentale (UBO); Ecole Navale de Brest; ENSTA Bretagne; IMT Atlantique, May 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17091408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127508v1</w:t>
+                <w:t xml:space="preserve">hal-05249718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'un jumeau numérique et définition collaborative de ses usages dans le cadre d'une pédagogie active</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Paggetti</w:t>
+                <w:t xml:space="preserve">Innover dans l’évaluation pour une éducation de qualité pour tous, levier de développement professionnel de l’équipe enseignante. Exemple d’une recherche intervention qui accompagne le déploiement, dans un collège français, d’un dispositif spécifique d’évaluation des élèves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Cuvelier</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rym Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question de pédagogie dans l'enseignement supérieur (QPES) : écosystèmes de formation, quelle(s) transformation(s) ?</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">35ème colloque ADMEE-Europe. L’évaluation face aux défis de la diversité et de l’inclusion : entre normes et différenciations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADMEE Europe, Feb 2024, Braga, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.17091408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05249718v1</w:t>
+                <w:t xml:space="preserve">hal-04461819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover dans l’évaluation pour une éducation de qualité pour tous, levier de développement professionnel de l’équipe enseignante. Exemple d’une recherche intervention qui accompagne le déploiement, dans un collège français, d’un dispositif spécifique d’évaluation des élèves.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser la simulation pour relier les situations de travail aux situations d’apprentissage-développement en institut de formation : le théâtre-forum en formation par alternance des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Rym Nouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème colloque ADMEE-Europe. L’évaluation face aux défis de la diversité et de l’inclusion : entre normes et différenciations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADMEE Europe, Feb 2024, Braga, Portugal</w:t>
+              <w:t xml:space="preserve">Apprendre dans, par, en, avec (l’) alternance enjeux et perspectives pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ResAAlt, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04461819v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser la simulation pour relier les situations de travail aux situations d’apprentissage-développement en institut de formation : le théâtre-forum en formation par alternance des enseignants</w:t>
+                <w:t xml:space="preserve">La simulation en formation (jeux de rôle, théâtre-forum), un outil pour travailler la réflexivité en action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre dans, par, en, avec (l’) alternance enjeux et perspectives pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ResAAlt, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Les outils réflexifs de formation à l’épreuve »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université CYU, Master FFE MEEF4, Apr 2023, Cergy-Gennevilliers-Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813237v1</w:t>
+                <w:t xml:space="preserve">hal-04812844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions idéelle et vécue d’un dispositif de formation qui professionnalise à la recherche : évaluation du parcours doctoral de l’école doctorale Abbé Grégoire</w:t>
               </w:r>
@@ -1166,517 +1140,448 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation en formation (jeux de rôle, théâtre-forum), un outil pour travailler la réflexivité en action</w:t>
+                <w:t xml:space="preserve">Symposium &amp;quot;La simulation en formation professionnelle : activités des formateurs dans le continuum situationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Les outils réflexifs de formation à l’épreuve »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université CYU, Master FFE MEEF4, Apr 2023, Cergy-Gennevilliers-Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EFTS - Education-formation-travail-savoirs, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812844v1</w:t>
+                <w:t xml:space="preserve">hal-04813352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symposium &amp;quot;La simulation en formation professionnelle : activités des formateurs dans le continuum situationnel</w:t>
+                <w:t xml:space="preserve">Simulation et transformation de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EFTS - Education-formation-travail-savoirs, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Faire et se faire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Unesco Formation professionnelle, Sep 2023, Paris ICP, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813352v1</w:t>
+                <w:t xml:space="preserve">hal-04812842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation et transformation de soi</w:t>
+                <w:t xml:space="preserve">Former les enseignants aux compétences psychosociales par la simulation (jeux de rôle, théâtre-forum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles « Faire et se faire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire Unesco Formation professionnelle, Sep 2023, Paris ICP, France</w:t>
+              <w:t xml:space="preserve">Les sciences de l’éducation : apports, enjeux, réflexion dans les champs de l’éducation et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté des Sciences et Technologies de l’Éducation et de la Formation (FASTEF), Université Cheikh Anta Diop, Jan 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812842v1</w:t>
+                <w:t xml:space="preserve">hal-04812838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants aux compétences psychosociales par la simulation (jeux de rôle, théâtre-forum)</w:t>
+                <w:t xml:space="preserve">Former les enseignants aux compétences sociales et émotionnelles : quelles pratiques de formation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les sciences de l’éducation : apports, enjeux, réflexion dans les champs de l’éducation et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté des Sciences et Technologies de l’Éducation et de la Formation (FASTEF), Université Cheikh Anta Diop, Jan 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Émotions, arts, compétences du XXIe siècle et démocratie à l’école »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pascale Haag, EHESS, Jun 2022, École des hautes études en sciences sociales, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812838v1</w:t>
+                <w:t xml:space="preserve">hal-04812922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les enseignants aux compétences sociales et émotionnelles : quelles pratiques de formation ?</w:t>
+                <w:t xml:space="preserve">Former les professeurs à la relation pédagogique par la simulation : les gestes professionnels des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Émotions, arts, compétences du XXIe siècle et démocratie à l’école »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pascale Haag, EHESS, Jun 2022, École des hautes études en sciences sociales, Paris, France</w:t>
+              <w:t xml:space="preserve">8ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante. CRIFPE2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812922v1</w:t>
+                <w:t xml:space="preserve">hal-04082711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les professeurs à la relation pédagogique par la simulation : les gestes professionnels des formateurs</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Former les professeurs à la relation pédagogique par la simulation : les gestes professionnels des formateurs d’enseignants lors de formations sur l’éthique relationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème colloque international en éducation, enjeux actuels et futurs de la formation et de la profession enseignante. CRIFPE2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1686,288 +1591,288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des interactions en classe. Simuler les interactions enseignants-élèves grâce au théâtre-forum. Le travail des gestes et de la proxémie en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Projets de recherche INSPE 2023-2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educational digital twins (EDT) to a sustainable future? Between promises and reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Fernagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facon Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Cognitive Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants par la simulation : quels gestes professionnels des formateurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales 2019 de l'école Abbé Grégoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1977,179 +1882,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuler l'envie d'apprendre : les leviers de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tessier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan, 2022, Du labo à la classe, 978-2-09-125484-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Géographie EMC 4e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Magnard, 2016, Alexandre Ployé, 978-2-210-10597-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2159,283 +2064,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir pour le bien-être des enseignants et des élèves, développer les compétences de communication en formation continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jellab A. et Marsollier C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’École au défi du bien-être de ses personnels. Des enjeux et des expériences qui réenchantent et soutiennent l’engagement au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animer des dispositifs de simulation : gestes professionnels des formateurs et construction de l’expérience en formation d’enseignants sur la relation pédagogique</w:t>
+                <w:t xml:space="preserve">Conclusion générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804321v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion générale</w:t>
+                <w:t xml:space="preserve">Animer des dispositifs de simulation : gestes professionnels des formateurs et construction de l’expérience en formation d’enseignants sur la relation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chaliès S. et Dangouloff N. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804333v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2455,197 +2360,197 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chaliès, S. et Dangouloff N. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La simulation en formation professionnelle : les activités des formateurs dans le continuum situationnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Octarès, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à la relation pédagogique. L'émergence d'une grammaire relationnelle en France, XXe - début XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bot F. et Uhlrich G. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réussite éducative et les chemins du savoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Paris-Saclay Editions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04813251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gestes professionnels dans la relation pédagogique : quelles interprétations par les élèves ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Jorro (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les gestes professionnels comme arts de faire. Éducation, formation, médiation culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.21-32, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2655,107 +2560,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des concepts de la professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.391-394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.jorro.2022.01.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2765,100 +2670,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former aux pratiques relationnelles enseignantes par la simulation : l’agir professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/nc19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2868,227 +2773,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants à la multimodalité de la communication en classe : l’usage de la simulation (mises en situation et jeux de rôle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation mobilisée de manière occasionnelle dans un dispositif de formation : les gestes professionnels des formateurs pour faciliter l’engagement des participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation, émotions et compétences interactionnelles. Ressentir des émotions fortes en situation simulée, une perturbation des apprentissages ou un bénéfice pour le développement des compétences interactionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3098,114 +3003,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les professeurs à la relation pédagogique par la simulation : l'agir professionnel des formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Dangouloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. HESAM Université, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021HESAC035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03651326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3273,51 +3178,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8AE75E6"/>
+    <w:nsid w:val="A1911CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3504,51 +3409,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3853-2239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193897326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.5861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813237v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812838v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082711v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582569v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080948v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812851v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813246v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039500v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03898042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0391" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc19" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812368v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812379v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC035" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-dangouloff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-3853-2239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193897326" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804409v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Duvivier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Dangouloff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cuvelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Fernagu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450429v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52358/mm.vi20.439" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813238v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02318199v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jorro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.5861" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249718v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Paggetti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091408" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Buard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rym Nouri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812844v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04339232v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chachkine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Al Khatib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Saboya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813352v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812838v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812922v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082711v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04082714v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05582569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facon Cedric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04080948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804402v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tessier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812851v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813246v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804333v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804321v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04804327v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04813251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04039500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03898042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.jorro.2022.01.0391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253289v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/nc19" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812379v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04812387v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03651326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021HESAC035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>